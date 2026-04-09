--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,521 +230,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Variant Ultrasound Image Restoration with Product Convolution</w:t>
+                <w:t xml:space="preserve">A novel perspective on denoising using quantum localization with application to medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Floquet</w:t>
+                <w:t xml:space="preserve">Amirreza Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3584533⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.085012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0267924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051035v3</w:t>
+                <w:t xml:space="preserve">hal-04620416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel perspective on denoising using quantum localization with application to medical imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially Variant Ultrasound Image Restoration with Product Convolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+                <w:t xml:space="preserve">Arthur Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.085012. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (9), pp.1235 - 1244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0267924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3584533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620416v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Super-Resolution for Ultrasound Localization Microscopy through Solving an Inverse Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A weighted Hankel approach and Cramér–Rao bound analysis for quantitative acoustic microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Alix</w:t>
+                <w:t xml:space="preserve">Lorena Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3553735⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196 (110730), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967615v1</w:t>
+                <w:t xml:space="preserve">hal-05167395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weighted Hankel approach and Cramér–Rao bound analysis for quantitative acoustic microscopy imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Leon</w:t>
+                <w:t xml:space="preserve">Computational Super-Resolution for Ultrasound Localization Microscopy through Solving an Inverse Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+                <w:t xml:space="preserve">Corentin Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 196 (110730), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (5), pp.636-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3553735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167395v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlaSo: Unsupervised Residual Plug and Play for Image Super-Resolution</w:t>
               </w:r>
@@ -834,77 +834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Tuning of Denoising Algorithms Parameters without Ground Truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,77 +968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVA: Deep Unfolded Network from Quantum Interactive Patches for Image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1085,90 +1085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Algorithm for Signal Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31, pp.156 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,77 +1332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Image Denoising Algorithm Using Concepts of Quantum Many-Body Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,516 +1711,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Blind Deconvolution and Robust Principal Component Analysis for Blood Flow Estimation in Medical Ultrasound Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanics-based signal and image representation: application to denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3067507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102546v1</w:t>
+                <w:t xml:space="preserve">hal-02531313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-and-Play Quantum Adaptive Denoiser for Deconvolving Poisson Noisy Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Joint Blind Deconvolution and Robust Principal Component Analysis for Blood Flow Estimation in Medical Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.969-978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03276414v1</w:t>
+                <w:t xml:space="preserve">hal-03102546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier Detection at the Parcel-level in Wheat and Rapeseed Crops Using Multispectral and SAR Time Series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
+                <w:t xml:space="preserve">Plug-and-Play Quantum Adaptive Denoiser for Deconvolving Poisson Noisy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.956. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.139771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13050956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546260v3</w:t>
+                <w:t xml:space="preserve">hal-03276414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanics-based signal and image representation: application to denoising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+                <w:t xml:space="preserve">Outlier Detection at the Parcel-level in Wheat and Rapeseed Crops Using Multispectral and SAR Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.190. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3067507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13050956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531313v1</w:t>
+                <w:t xml:space="preserve">hal-02546260v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmoset brain segmentation from deconvolved magnetic resonance images and estimated label maps</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Image Deconvolution Using Fundamental and Harmonic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Magnetic Resonance and Ultrasound Images for Endometriosis Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,90 +2604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoregressive model-based reconstruction of quantitative acoustic maps from RF signals sampled at innovation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3119,51 +3119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tensor Factorization Method for 3-D Super Resolution With Application to Dental CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janka Hatvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,321 +3234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate message passing reconstruction of quantitative acoustic microscopy images.</w:t>
+                <w:t xml:space="preserve">An axially-variant kernel imaging model applied to ultrasound image reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonghoon Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+                <w:t xml:space="preserve">Mihai I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hill</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergiy A. Vorobyov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2731627⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.961-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2824764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522762v1</w:t>
+                <w:t xml:space="preserve">hal-02348274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axially-variant kernel imaging model applied to ultrasound image reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate message passing reconstruction of quantitative acoustic microscopy images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai I. Florea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Paul Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishan Canagarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (7), pp.961-965. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.327-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2824764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2731627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348274v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of an adaptive local thresholding method on CBCT and µCT endodontic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-blind ultrasound image deconvolution from compressed measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3706,425 +3706,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Enhanced Ultrasound Images From Compressed Measurements Using Simultaneous Direction Method of Multipliers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Joint Segmentation and Deconvolution of Ultrasound Images Using a Hierarchical Bayesian Model Based on GeneralizedGaussian Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2593795⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 25 (n° 8), pp. 3736-3750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484966v1</w:t>
+                <w:t xml:space="preserve">hal-01374064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Single Image Super-Resolution Using a New Analytical Solution for l2–l2 Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of Enhanced Ultrasound Images From Compressed Measurements Using Simultaneous Direction Method of Multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567075⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 63 (n° 10), pp. 1525-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2593795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373784v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Segmentation and Deconvolution of Ultrasound Images Using a Hierarchical Bayesian Model Based on GeneralizedGaussian Priors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Fast Single Image Super-Resolution Using a New Analytical Solution for l2–l2 Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, vol. 25 (n° 8), pp. 3736-3750. </w:t>
+              <w:t xml:space="preserve">, 2016, vol. 25 (n° 8), pp. 3683-3697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374064v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beamforming through regularized inverse problems in ultrasound medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4184,51 +4184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong reflector-based beamforming in ultrasound medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4288,51 +4288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive deconvolution in medical ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4509,51 +4509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation-Based Image Enhancement in Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution enhancement in medical ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4730,51 +4730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of ultrasound RF echoes modelled as stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Tzagkarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,278 +4841,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t>
+                <w:t xml:space="preserve">A New Technique for the Estimation of Cardiac Motion in Echocardiography Based on Transverse Oscillations: a preliminary evaluation in silico and a feasibility demonstration in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulian Voicu</w:t>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Serusclat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 33 (n° 5), pp. 1148-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2305846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881484v2</w:t>
+                <w:t xml:space="preserve">hal-01117833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Technique for the Estimation of Cardiac Motion in Echocardiography Based on Transverse Oscillations: a preliminary evaluation in silico and a feasibility demonstration in vivo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinxin Guo</w:t>
+                <w:t xml:space="preserve">Iulian Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Serusclat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 33 (n° 5), pp. 1148-1162. </w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 2014 (Article ID 784862), pp. 1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2305846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117833v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme B: Biomedical signal and image processing</w:t>
               </w:r>
@@ -5228,51 +5228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency domain compressive sampling for ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5345,51 +5345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ménigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,51 +5462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de paramètres de l’activité fœtale issus de signaux Doppler multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ménigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,418 +6623,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta High Order Cumulant-based Recursive Instrumental Variable Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the blood Doppler frequency shift by a time-varying parametric approach using the mean resonnating frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labat</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (1-8), pp.682--687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153358v1</w:t>
+                <w:t xml:space="preserve">hal-03149806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the blood Doppler frequency shift by a time-varying parametric approach using the mean resonnating frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delta High Order Cumulant-based Recursive Instrumental Variable Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (9), pp.262--265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/97.863152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149806v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-emboli detection: an ultrasound Doppler signal processing viewpoint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Girault</w:t>
+                <w:t xml:space="preserve">Estimation of the blood Doppler frequency shift by a time-varying parametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/10.880094⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (1-8), pp.682 - 687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(99)00115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076489v1</w:t>
+                <w:t xml:space="preserve">hal-01076481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-emboli detection : an ultrasound Doppler Signal Processing view point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+                <w:t xml:space="preserve">Micro-emboli detection: an ultrasound Doppler signal processing viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7044,804 +7044,687 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 47 (11), pp.1431--1439. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 47 (11), pp.1431 - 1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/10.880094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/10.880094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149807v1</w:t>
+                <w:t xml:space="preserve">hal-01076489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the blood Doppler frequency shift by a time-varying parametric approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric Estimation: Improvement of the RLS Algorithm using a Differential Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (1), pp.15--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02286203.1999.11760402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(99)00115-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076481v1</w:t>
+                <w:t xml:space="preserve">hal-03153360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Estimation: Improvement of the RLS Algorithm using a Differential Approach</w:t>
+                <w:t xml:space="preserve">Détection d’Emboles par Analyse Paramétrique du Signal Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Guetbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19 (3), pp.243--248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02286203.1999.11760402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153360v1</w:t>
+                <w:t xml:space="preserve">hal-03153363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d’Emboles par Analyse Paramétrique du Signal Doppler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la transformée de Wigner Ville pour l'estimation de l'atténuation ultrasonore de tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 19 (3), pp.243--248</w:t>
+              <w:t xml:space="preserve">, 1998, 19 (3), pp.213--219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153363v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la transformée de Wigner Ville pour l'estimation de l'atténuation ultrasonore de tissus biologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+                <w:t xml:space="preserve">Spectrum estimation from randomly sampled velocity data [LDV]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (4), pp.1005--1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/19.744659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153365v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum estimation from randomly sampled velocity data [LDV]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-varying autoregressive spectral estimation for ultrasound attenuation in tissue characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 45 (3), pp.650-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/58.677609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/19.744659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153362v1</w:t>
+                <w:t xml:space="preserve">hal-01076705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...87 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélocimétrie Doppler par Estimation Adaptative différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7883,51 +7766,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (9-10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7937,406 +7820,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-Based Fourier Domain Deconvolution with Application to Ultrasound Image Restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anes Ghouli</w:t>
+                <w:t xml:space="preserve">GLUS: Guidance Loss Driven Plug-and-Play Diffusion for Ultrasound Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388076v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLUS: Guidance Loss Driven Plug-and-Play Diffusion for Ultrasound Image Super-Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+                <w:t xml:space="preserve">Diffusion-Based Fourier Domain Deconvolution with Application to Ultrasound Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Ghouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388086v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FALCON: Unfolded Variational Model for Blind Deconvolution and Segmentation in 3d Dental Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Amoros Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Amoros Rivera</w:t>
+                <w:t xml:space="preserve">Ouissem Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouissem Smati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+                <w:t xml:space="preserve">Manuel Curado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Francisco Vicent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSRPCA : A Simplified Blind Super-Resolved RPCA-Based Approach for Enhancing Blood Flow Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8351,203 +8234,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Anchorage, AL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Unfolded Approximate Message Passing for Quantitative Acoustic Microscopy Image Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odysseas Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Image Restoration via Diffusion in the Fourier Space Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8589,73 +8472,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2025 International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Localization of High-Concentration Microbubbles in Ultrafast Ultrasound Imaging Using a Watershed-Based CNN Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8671,73 +8554,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Localization in Ultrafast Ultrasound Imaging through Spatio-Temporal Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8766,73 +8649,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.TU1.SC1.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Unfolded Super-Localization in Ultrafast Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8861,181 +8744,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hankel-based spectral method for quantitative acoustic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society; IEEE Engineering in Medicine and Biology Society, May 2024, Athènes, Greece. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution Ultrasound imaging via Unpaired Training with the Model-Informed CycleGAN Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9064,328 +8947,328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Physics-Inspired Deep Learning Network with Application to Dental Computed Tomography Image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed Tomography Image Restoration Using a Quantum-Based Deep Unrolled Denoiser and a Plug-and-Play Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Association for Signal Processing Conference (EURASIP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalto University, Finland, Sep 2023, Helsinki, Finland. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Deconvolved Robust Principal Component Analysis (BD-RPCA) for Enhancing Ultrasound Localization Microscopy (UML) Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9414,73 +9297,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Performance Improvement of Ultrasound Localization Microscopy (ULM) Using the Robust Principal Component Analysis (RPCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9509,73 +9392,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society (EMBS), Jul 2023, Sydney, Australia. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Informed Cyclic GAN for Resolution Enhancement with Application to Ultrafast Ultrasound Blood Flow Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9604,804 +9487,804 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolding of Image Denoising by Quantum Interactive Patches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+                <w:t xml:space="preserve">Deep Unfolding RPCA for High-Resolution Flow Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872295v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Estimation of Gaussian Mixture Models Using Anomaly Scores and Bayesian Information Criterion for Missing Value Imputation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
+                <w:t xml:space="preserve">Deep Unfolding of Image Denoising by Quantum Interactive Patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909815⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.491-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073322v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Contrast Enhancement of Cardiac Ultrasound Images using a Deep Unfolded Many-Body Quantum Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+                <w:t xml:space="preserve">Robust Estimation of Gaussian Mixture Models Using Anomaly Scores and Bayesian Information Criterion for Missing Value Imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958691⟩</w:t>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.827-831, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184261v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolding RPCA for High-Resolution Flow Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+                <w:t xml:space="preserve">Adaptive Contrast Enhancement of Cardiac Ultrasound Images using a Deep Unfolded Many-Body Quantum Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. à paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787159v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum denoising-based super-resolution algorithm applied to dental tomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Kolkata, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new CBCT automated method to explore root canal transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennal Congress of the European Society of Endodontology (ESE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Endodontology, Sep 2022, Budapest, Hungary. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion compensation for the estimation of high-resolution blood flow in ultrafast ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10443,1347 +10326,1347 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE - Medical Imaging 2022: Ultrasonic Imaging and Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast High Resolution Blood Flow Estimation and Clutter Rejection via an Alternating Optimization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (IEEE ISBI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson Image Deconvolution by a Plug-and-Play Quantum Denoising Scheme</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subspace-based Domain Adaptation Using Similarity Constraints for Pneumonia Diagnosis within a Small Chest X-ray Image Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Arguello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Freiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616253⟩</w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1232-1235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972150v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based Domain Adaptation Using Similarity Constraints for Pneumonia Diagnosis within a Small Chest X-ray Image Dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poisson Image Deconvolution by a Plug-and-Play Quantum Denoising Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434173⟩</w:t>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523366v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Image Super-Resolution Of Noisy 3d Dental Ct Images Using Tucker Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janka Hatvaniy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Gyöngy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1673-1676, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despeckling Ultrasound Images Using Quantum Many-Body Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Denoising Inspired by Quantum Many-Body physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, France. pp.1619-1623, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-Wise 3D Ultrasound Image Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi’an (virtual conference), China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Fast 3D Single Image Super-Resolution Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), Apr 2021, Nice (virtuel), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-Wise Ultrasound Image Deconvolution from Fundamental and Harmonic Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Constrained Bundle Adjustment Applied to Wing 3D Reconstruction with Mechanical Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonic Symposium (IUS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251337⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2791-2794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232186v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-Wise Ultrasound Image Deconvolution from Fundamental and Harmonic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+              <w:t xml:space="preserve">International Ultrasonic Symposium (IUS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Las Vegas, NV (virtual), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148456v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing 3D Reconstruction by Constraining the Bundle Adjustment with Mechanical Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11798,602 +11681,602 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Jan 2021, Amsterdam (en ligne), Netherlands. pp.570-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Bundle Adjustment Applied to Wing 3D Reconstruction with Mechanical Limitations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Block-Wise Ultrasound Image Deconvolution from Fundamental and Harmonic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190739⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982899v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind deconvolution of fundamental and harmonic ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Michailovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Michailovich</w:t>
+                <w:t xml:space="preserve">Giulia Matrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconvolution for improved multifractal characterization of tissues in ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.605-608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound and magnetic resonance image fusion using a patch-wise polynomial model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.403-407, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind deconvolution-based clutter suppression for vascularization imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12408,1308 +12291,1308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEE International Ultrasonics Symposium (IUS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Single-Image Super-Resolution in 3D Brain Magnetic Resonance Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Joint Deconvolution of Fundamental and Harmonic Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857959⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2067-2069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891677v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Reconstruction of Medical Ultrasound Images Using Spectrally Constrained Phase Updates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fusion Of Magnetic Resonance And Ultrasound Images: A Preliminary Study On Simulated Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.1765-1768, </w:t>
+              <w:t xml:space="preserve">IEEE 16th International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2019, Venice, Italy. pp.1733-1736, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891740v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convolutional neural network for 250-MHz quantitative acoustic-microscopy resolution enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Iterative Reconstruction of Medical Ultrasound Images Using Spectrally Constrained Phase Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Michailovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857865⟩</w:t>
+              <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.1765-1768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891737v1</w:t>
+                <w:t xml:space="preserve">hal-02891740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue Reflectivity Function Restoration from Fundamental and Harmonic Ultrasound Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">On Single-Image Super-Resolution in 3D Brain Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mescam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896057v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ultrasensitive Doppler imaging method for the surgical management of open-brain tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A convolutional neural network for 250-MHz quantitative acoustic-microscopy resolution enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barthélémy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925955⟩</w:t>
+              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6212-6215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901589v1</w:t>
+                <w:t xml:space="preserve">hal-02891737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of a pelvic phantom for magnetic resonance and ultrasound image fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of ultrasensitive Doppler imaging method for the surgical management of open-brain tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vidal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2400-2403, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1429-1432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901599v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Of Magnetic Resonance And Ultrasound Images: A Preliminary Study On Simulated Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the design of a pelvic phantom for magnetic resonance and ultrasound image fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2019, Venice, Italy. pp.1733-1736, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2400-2403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612936v1</w:t>
+                <w:t xml:space="preserve">hal-02901599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Deconvolution of Fundamental and Harmonic Ultrasound Images</w:t>
+                <w:t xml:space="preserve">Tissue Reflectivity Function Restoration from Fundamental and Harmonic Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901592v1</w:t>
+                <w:t xml:space="preserve">hal-02896057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Multifractal Tissue Characterization in Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1708-1712, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution and high-sensitivity blood flow estimation using deconvolution and optimization approaches with application to thyroid vascularization imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+                <w:t xml:space="preserve">Tensor-Factorization-Based 3D Single Image Super-Resolution with Semi-Blind Point Spread Function Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janka Hatvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Gyöngy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925840⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.2871-2875, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930117v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Segmentation from Super-Resolved Magnetic Resonance Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan D Dios Rodriguez-Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13718,859 +13601,859 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advances in Biomedical Engineering (ICABME 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-Factorization-Based 3D Single Image Super-Resolution with Semi-Blind Point Spread Function Estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">High-resolution and high-sensitivity blood flow estimation using deconvolution and optimization approaches with application to thyroid vascularization imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803354⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.467-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884917v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal compressed quantitative acoustic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1156-1159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance and Ultrasound Image Fusion Using a PALM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Quantitative Acoustic Microscopy Images from RF Signals Sampled at Innovation Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive transform via quantum signal processing: application to signal and image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of ultrasound images using spatially-variant kernel deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai I. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy A. Vorobyov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.796-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of ultrasonic images using non-linear system identification and deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14588,180 +14471,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington DC, United States. pp.1166-1169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ultrasound image reconstruction using a compressive blind deconvolution approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Compressed quantitative acoustic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishan Canagarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.6245--6249, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656980v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing data reconstruction and anomaly detection in crop development using agronomic indicators derived from multispectral satellite images</w:t>
               </w:r>
@@ -14849,472 +14762,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed quantitative acoustic microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rohrbach</w:t>
+                <w:t xml:space="preserve">Enhanced ultrasound image reconstruction using a compressive blind deconvolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092328⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.6245--6249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860293v1</w:t>
+                <w:t xml:space="preserve">hal-03656980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental root canal segmentation from super-resolved 3D cone beam computed tomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Sfeir</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bilal Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of image restoration methods on 3D-printed ultrasound phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Füzesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztián Füzesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">György Cserey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Gyöngy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of 250-MHz quantitative acoustic-microscopy data using a single-image super-resolution method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15323,685 +15206,685 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.827-830, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound image reconstruction from compressed measurements using approximate message passing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Beamforming of ultrasound images modelled as stable random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal and Image Processing Conference (EUSIPCO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp. 557-561</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517386v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic-net based beamforming in medical ultrasound imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ultrasound image reconstruction from compressed measurements using approximate message passing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mircea-Florin Vaida</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp. 477-480</w:t>
+              <w:t xml:space="preserve">24th European Signal and Image Processing Conference (EUSIPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp. 557-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566922v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single image super-resolution of medical ultrasound images using a fast algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Elastic-net based beamforming in medical ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea-Florin Vaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.473-476, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp. 477-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566911v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamforming of ultrasound images modelled as stable random variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Single image super-resolution of medical ultrasound images using a fast algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.473-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517381v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l1-norm regularized beamforming in ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Deconvolution of Medical Ultrasound Images Using a Parametric Model for the Point Spread Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16016,113 +15899,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive imaging using approximate message passing and a Cauchy prior in the wavelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16141,407 +16024,407 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States. pp. 2514-2518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de voies avec renforcement des échos forts en imagerie ultrasonore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Joint Bayesian Deconvolution And Point Spread Function Estimation For Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New York, NY, United States. pp.235-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661034v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Bayesian Deconvolution And Point Spread Function Estimation For Ultrasound Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A simulation study on the choice of regularization parameter in l2-norm ultrasound image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp. 6346-6349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387805v1</w:t>
+                <w:t xml:space="preserve">hal-01371780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study on the choice of regularization parameter in l2-norm ultrasound image restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Formation de voies avec renforcement des échos forts en imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp. 6346-6349</w:t>
+              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371780v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Compressively Sampled Ultrasound Images Using Dual Prior Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Tzagkarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16569,303 +16452,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 1283-1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint compressive sampling and deconvolution in ultrasound medical imaging</w:t>
+                <w:t xml:space="preserve">Ultrasound compressive deconvolution with lp-norm prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp. 1-4</w:t>
+              <w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 2791-2795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363371v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound compressive deconvolution with lp-norm prior</w:t>
+                <w:t xml:space="preserve">Joint compressive sampling and deconvolution in ultrasound medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 2791-2795</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371792v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of Ultrasound Images Using A Hierarchical Bayesian Model with A Generalized Gaussian Prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16880,113 +16763,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 4577-4581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cone-Beam Computed Tomography contrast validation of an artificial periodontal phantom for use in endodontics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17001,325 +16884,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp. 7905-7908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Beamforming with sparse prior in ultrasound medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea-Florin Vaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Chicago, United States. pp.1077-1080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146717v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamforming with sparse prior in ultrasound medical imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665882v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive-Sensing-based Multidimensional Doppler signal analysis for fetal activity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17347,809 +17230,809 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium - US 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp. 1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical ultrasound image reconstruction using compressive sampling and lp norm minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging - 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE: International society for optics and photonics, Feb 2014, San Diego, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2042991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TestDose : a SPECT image generator for clinical dosimetry studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Erin Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Mckay</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE : International Society for Optics and Photonics, Feb 2013, Orlando, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2007840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la résolution des images ultrasonores en mode B par déconvolution semi-aveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Blind Deconvolution for Resolution Enhancement in Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp. 1413-1417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical ultrasound image reconstruction using distributed compressive sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp. 628-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TestDose: a SPECT image generator for clinical dosimetry studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Erin Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Mckay</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2013, Orlando, United States. pp.86684V, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2007840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super résolution en imagerie ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18164,308 +18047,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitatea din Bucuresti; Academia Romana, Aug 2012, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Transalation estimation using the monogenic orientation vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), May 2012, Barcelona, Spain. pp.1591--1594, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogenic orientation-based blood flow estimation in high-frequency ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.342--345, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Bayesian compressed sensing in ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18480,2783 +18363,2783 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Signal, Speech, and Image Processing (EURASIP), Aug 2012, Bucharest, Romania. pp.2600--2604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing in medical ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2012, Dresden, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Processing Multiple-Frame Super-Resolution in Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2012: Ultrasonic Imaging, Tomography, and Therapy (SPIE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Feb 2012, San Diego, California, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.910711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage compressé pour l'imagerie ultrasonore médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR ISIS - GDR Stic-Santé 2012: Représentations parcimonieuses, échantillonnage compressé et imagerie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Direction Method of Multipliers Framework for Super-Resolution in Ultrasound Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Exploitation de la phase spatiale des images pour l'estimation du mouvement en imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea din Bucuresti; Academia Romana, Aug 2012, Bucarest, Roumanie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146719v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la phase spatiale des images pour l'estimation du mouvement en imagerie médicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Alternating Direction Method of Multipliers Framework for Super-Resolution in Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées (2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1595--1598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146726v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR-ultrasound imaging registration using 2D spatial phase images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius-Cristian Ureche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE- UFFC Society, Jan 2012, Dresden, Germany. pp.1702--1705, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian compressed sensing in ultrasound imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Restauration 3D en imagerie fluorescente par feuille de lumière avec implantation sur GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association GRETSI (Groupement de Recherche en Traitement du Signal et des Images), Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146733v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de décalages subpixéliques en imagerie ultrasonore</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Support Vector Machines based multidimensional signals classification for fetal activity characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Iulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fournier-Massignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Feb 2011, Orlando, FL, United States. pp.(electronic medium), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.877680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146728v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage compressé Bayésien en imagerie ultrasonore</w:t>
+                <w:t xml:space="preserve">Bayesian compressed sensing in ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sensor Array and Multi-channel Technical Committee of the IEEE Signal Processing Society, Dec 2011, San Juan, PR, United States. pp.101--104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6135897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146729v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration 3D en imagerie fluorescente par feuille de lumière avec implantation sur GPU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+                <w:t xml:space="preserve">Echantillonnage compressé Bayésien en imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association GRETSI (Groupement de Recherche en Traitement du Signal et des Images), Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146732v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machines based multidimensional signals classification for fetal activity characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de décalages subpixéliques en imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT), Jun 2011, Toulouse, France. pp.111-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146727v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing of ultrasound single-orthant analytical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE - UFFC Society, Oct 2011, Orlando, FL, United States. pp.1419--1422, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating Direction Method of Multipliers Applied to 3D Light Sheet Fluorescence Microscopy Image Deblurring Using GPU Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, France. pp.4872-4875, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion estimation in ultrasound imaging applied to the diagnostic of pelvic floor disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2011, Boston, Massachusetts, United States. pp.8058--8061, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of fetal heart rate from US Doppler signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Voicu</w:t>
+                <w:t xml:space="preserve">Laplacian Pyramid Decomposition-Type Method for Resolution Enhancement of Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliette Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.087⟩</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Image Processing Theory, Tools and Applications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, Paris, France. pp.235-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076347v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian Pyramid Decomposition-Type Method for Resolution Enhancement of Ultrasound Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ploquin</w:t>
+                <w:t xml:space="preserve">Robust estimation of fetal heart rate from US Doppler signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Image Processing Theory, Tools and Applications 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586793⟩</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Santiago, Chile. pp.691 - 699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146735v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing of ultrasound images: sampling of spatial and frequency domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS 2010) : “Bio-medical Signal Processing Systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.231--236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of medical image resolution using an extended 2D factorized form complex number parametric model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2010, Hong Kong, Honduras. pp.601-604, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightsheet fluorescence microscopy images deblurring with background estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS 2010) : “Bio-medical Signal Processing Systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.254--259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete wavelet for multifractal texture classification: application to medical ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">L'estimation du rythme cardiaque fœtal à partir de plusieurs signaux Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fournier-Massignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149774v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estimation du rythme cardiaque fœtal à partir de plusieurs signaux Doppler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Fournier-Massignan</w:t>
+                <w:t xml:space="preserve">Discrete wavelet for multifractal texture classification: application to medical ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2010, Hong Kong, China. pp.637--640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542593v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resolution of ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society (EMBS); IEEE Signal Processing Society (SPS), Apr 2010, Rotterdam, Netherlands. pp.296-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D compressed sensing ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC: IEEE Ultrasonics, Ferroelectrics, and Frequency Control Society, Oct 2010, San Diego, CA, United States. pp.363--366, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution in medical imaging : an illustrative approach through Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers ( IEEE ), Jun 2009, Boston, United States. pp.249-252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2009.5193030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous Detection of Emboli by wavelet packet decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21275,92 +21158,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conerence on Acoustics, Speech, and Signal Processing (poster session) (ICASSP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Honolulu, HI, United States. pp.409-412, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformée en ondelettes croisées pour l’estimation de retard de signaux ultrasonores non stationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21389,73 +21272,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2006, Tours, France. pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral correlation of the embolic blood Doppler signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21500,317 +21383,317 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conerence on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1200-1203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de sources bruitées appliquées au monitorage fœtal multicapteurs multiportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2006, Tours, France. pp.223-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional complex number parametric model order and parameters estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conerence on Acoustics, Speech, and Signal Processing (poster session) (ICASSP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.321-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access of Asymmetric Fluid Velocity Profile in High Precision Ultrasonic Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21855,330 +21738,330 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE- UFFC Society, Oct 2006, Vancouver, British Columbia, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Ultrasound image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society; IEEE Computer Society, Dec 2005, Athène, Greece. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Mode Decomposition (EMD) for multi-gate, multi-transducer Ultrasound Doppler fetal heart monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Athène, Greece. pp.208-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous and solid emboli differentiation using radiation force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22223,387 +22106,387 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE- UFFC Society, Sep 2005, Rotterdam, Netherlands. pp.2070-2073, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1603287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Time Ultrasonic Flowmeter : Velocity Profile Estimation, Proceedings of the IEEE international ultrasonics symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
+                <w:t xml:space="preserve">Etude de la cyclostationnarité du signal Doppler sanguin ultrasonore pour la détection de micro-emboles étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20éme Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - GRETSI, Groupe d’Etudes du Traitement du Signal et des Images, Sep 2005, Louvain la neuve, Belgique. pp.206-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149787v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cyclostationnarité du signal Doppler sanguin ultrasonore pour la détection de micro-emboles étude préliminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Biard</w:t>
+                <w:t xml:space="preserve">Transit Time Ultrasonic Flowmeter : Velocity Profile Estimation, Proceedings of the IEEE international ultrasonics symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20éme Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-UFFC Society, Sep 2005, Rotterdam, Netherlands. pp.(electronic medium), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1602963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149792v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Imaging : Signal Acquisition, New Advanced Processing for Biomedical and Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22612,92 +22495,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphie, United States. pp.993-996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1416473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and Neuro-fuzzy approaches for emboli detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22756,73 +22639,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Signal and Image Processing Conference (EUSPICO 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2004, Vienna, Austria. pp.2211-2214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emboli characterization in blood mimicking fluid circulation using parametric modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22854,416 +22737,416 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE International Ultrasonics, Ferroelectrics, and Frequency Control 50th Anniversary Joint Conference (IUS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE - UFFC (Ultrasonics, Ferroelectrics, and Frequency Control Society), Aug 2004, Montréal, Canada. pp.(electronic medium), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1418074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longueur de signaux stochastiques à bandes limitées : Filtres de Lorentz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination between emboli and artefacts during transcranial Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Lecorf</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI (Groupe d'Etudes du Traitement du Signal et des Images), Sep 2003, Paris, France. pp.261-263</w:t>
+              <w:t xml:space="preserve">World Congress in Ultrasonics (WCU 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.1101--1104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149800v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between emboli and artefacts during transcranial Doppler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Biard</w:t>
+                <w:t xml:space="preserve">Longueur de signaux stochastiques à bandes limitées : Filtres de Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress in Ultrasonics (WCU 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.1101--1104</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI (Groupe d'Etudes du Traitement du Signal et des Images), Sep 2003, Paris, France. pp.261-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149798v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound and blood flow detection in Tours : a 40 years story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th New England Doppler Conference (2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Characterization of embolic signal by parametric modeling (Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23305,73 +23188,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting of European Society of Neuosonology and Cerebral Hemodynamics (2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bern, Switzerland. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonstationary Methods and application to Noisy Ultrasound Doppler to Noisy Ultrasound Doppler (EUSIPCO 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23426,581 +23309,581 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Signal and Image Processing Conference (EUSIPCO 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast techniques for time delay and Doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Jounieh, Lebanon. pp.337--340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS.2000.911550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Fractal Dimension of Blood Ultrasonic Doppler Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Cumulant-based Parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Annual International Conference on Engineering in Medicine and Biology 2001</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1020512⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Salt Lake City, United States. pp.3989--3992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149805v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Cumulant-based Parameter estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean Fractal Dimension of Blood Ultrasonic Doppler Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940718⟩</w:t>
+              <w:t xml:space="preserve">23rd IEEE Annual International Conference on Engineering in Medicine and Biology 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Oct 2001, Istanbul, Turkey. pp.1577--1580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1020512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149804v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete time-frequency (time-scale) techniques for time delay and Doppler estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability evaluation of emboli detection using a statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 1999)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.1999.814444⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Lac Tahoe, Nevada, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1999.849301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153369v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of emboli detection using a statistical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete time-frequency (time-scale) techniques for time delay and Doppler estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1999)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1999.849301⟩</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Paphos, Cyprus. pp.1457--1460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.1999.814444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153361v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow velocity estimation using ultrasound and wavelet transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24008,115 +23891,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bensaada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Conference of the IEEE Industrial Electronics Society (IECON 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Aachen, Germany. pp.1366--1369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.1998.722850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid Wigner-Ville approach to estimate the ultrasound attenuation in soft biological tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24148,132 +24031,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Sendaï, Japan. pp.1475--1478, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.1998.765223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emboli Detection through Isolation of Non-Stationarities in Doppler Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24288,87 +24171,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSON 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods based on wavelets for time delay estimation of ultrasound signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24386,106 +24269,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Libonne, Portugal. pp.113--116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS.1998.813947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of low order moments on effective density estimation based on K-distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24500,87 +24383,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd International Symposuim on Ultrasonic Imaging and Tissue characterization (1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Arlington, United States. pp.78--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New emboli detection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24608,100 +24491,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE- UFFC Society, 1997, Toronto, Canada. pp.1119--1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Pipe Flow velocity measurements in Strong Colored Noisy Doppler Ultrasound: Parametric and non parametric approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24723,953 +24606,953 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Toronto, Canada. pp.815--818, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.1997.663138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking and Compensation for Changes in ARMA Model by Using Information Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Sampling: Spectrum of Fluid Measured by Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Control, Optimization and Supervision (CESA-IMACS multiconference1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 1996, Brussels, Belgium. pp.531--536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153378v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Parametric Estimation of ultrasound Doppler Velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral analysis of randomly sampled process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 1996, Trieste, Italy. pp.2009--2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153377v1</w:t>
+                <w:t xml:space="preserve">hal-03153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Compensation in an Abrupt Change Detection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE Digital Signal Processing Workshop (1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Loen, Norway. pp.311--314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Sampling: Spectrum of Fluid Measured by Doppler Velocimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking and Compensation for Changes in ARMA Model by Using Information Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference 1996</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Control, Optimization and Supervision (CESA-IMACS multiconference1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Systems, man, and cybernetics society; Association internationale pour les mathématiques et calculateurs en simulation, 1996, Lille, France. pp.477--481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153381v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of randomly sampled process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified Parametric Estimation of ultrasound Doppler Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Brussels, Belgium. pp.431--434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153379v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Pipe Flow velocity profile measurements by Doppler Ultrasound Containing a High Level of Colored Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jaraczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, San Antonio, Texas, United States. pp.629--634, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.1996.584055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches dans la modélisation et la caractérisation des signaux Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international de Génie Industriel (GIGI 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Montréal, Canada. pp.1007--1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25679,78 +25562,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping ability of new RevoS and ProTaper Gold: a cone-beam computed tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25778,159 +25661,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennal Congress of The European Society of Endodontology (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of fetal heart rate from US Doppler signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fournier-Massigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics (ICU 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Santiago, Chile. Elsevier, 3, pp.691 - 699, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25940,177 +25823,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Stationary Parametric Spectral Estimation for Ultrasound Attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guittet</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, pp.53-59, 1997, Acoustical Imaging book series (ACIM), 978-1-4419-8588-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-8588-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-8588-0_9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26120,51 +26003,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevet : Procéde et Dispositif pour améliorer La résolution d'une Image Ultrasonore, n°s Brevet WO2009092881 // FR 07/07484</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26173,73 +26056,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de ruptures utilisant une modélisation paramétrique adaptative dans un contexte différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26248,51 +26131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26302,51 +26185,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS: A streamlined model-based optimization approach for super-resolution ultrasound localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26368,65 +26251,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId549"/>
+      <w:footerReference w:type="default" r:id="rId548"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26573,51 +26456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Hashemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110730" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3344071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hinojosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Arguello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3182168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118608" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546260v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050956" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3067507" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Falou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28881" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hourani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3028166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Mansouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2975977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Achim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3000086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073283v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2935610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2827239" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghoon Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishan Canagarajah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2731627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I. Florea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy A. Vorobyov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2824764" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa90ff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouye Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2593795" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Szasz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2608939" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2493241" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ploquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.2.1.017001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2015.2463257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quinsac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/231317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massignan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM87FBF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.928088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mandard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Battault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.625" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bleuzen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.862463" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5T56JXC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2003.1193619" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2002.800505" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.863152" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.880094" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00115-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.1999.11760402" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Guetbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.744659" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.677609" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Pappas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889680" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635786" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897959" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909815" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958691" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616253" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523366v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Freiss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434173" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523370v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvaniy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433999" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523305v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593778" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331112v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506794" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251337" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04147361v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demoulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982899v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190739" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942314v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Michailovich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098549" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Figueiredo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891677v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857959" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759245" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891737v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857865" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896057v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926218" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612936v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759524" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901592v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925657" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759404" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930117v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925840" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875503v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Dios Rodriguez-Callejas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940281" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884917v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803354" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901594v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925562" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635050v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580075" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379093v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Smith" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451044" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348205v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635405v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363778" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656980v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953357" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860293v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rohrbach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092328" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548035v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sfeir" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777391v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n F&#252;zesi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Cserey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092120" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566922v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Florin Vaida" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566911v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493310" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517381v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429674v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517383v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523670v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387805v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163857" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371780v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399892v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371792v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399870v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363373v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tran" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0264" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081967v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042991" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239747v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148283v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146725v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146720v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235879" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146723v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0084" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146722v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830731v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0486" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146718v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910711" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146719v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235880" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146726v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146724v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Cristian Ureche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0427" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146733v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6135897" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146728v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146729v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146727v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Iulian" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877680" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146731v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0351" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076347v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Decock" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.087" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146735v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586793" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146736v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624793" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653270" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146737v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624797" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542593v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146734v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490350" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146739v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935479" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193030" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149779v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366703" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149785v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149784v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660564" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149786v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouvre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149783v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660655" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149782v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.262" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149790v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149789v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577097" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149788v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603287" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149787v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1602963" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149792v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149794v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149795v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418074" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecorf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149798v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149799v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gens" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149803v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153359v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911550" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149805v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020512" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149804v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940718" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153369v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814444" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153361v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1999.849301" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153368v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensaada" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1998.722850" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153370v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153371v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1998.813947" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153373v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153374v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153375v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1997.663138" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153379v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153382v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaraczewski" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1996.584055" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153383v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076350v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massigan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076703v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guittet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8X8TJVMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149780v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153366v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Hashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267924" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110730" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3344071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hinojosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Arguello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3182168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3067507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118608" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546260v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Falou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28881" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hourani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3028166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Mansouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2975977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Achim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3000086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073283v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2935610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2827239" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I. Florea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy A. Vorobyov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2824764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghoon Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishan Canagarajah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2731627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa90ff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouye Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2593795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Szasz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2608939" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2493241" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ploquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.2.1.017001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2015.2463257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quinsac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/231317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massignan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM87FBF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.928088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mandard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Battault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.625" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bleuzen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.862463" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5T56JXC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2003.1193619" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2002.800505" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.863152" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00115-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.880094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.1999.11760402" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Guetbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153362v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.744659" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.677609" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Pappas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889680" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635786" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897959" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909815" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958691" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Freiss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434173" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972150v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616253" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvaniy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433999" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523305v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593778" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331112v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506794" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982899v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demoulin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190739" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232186v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251337" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04147361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Michailovich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098549" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982900v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Figueiredo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925657" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612936v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759524" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759245" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891677v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857959" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857865" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926218" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397481v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759404" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884917v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803354" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875503v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Dios Rodriguez-Callejas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940281" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925840" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901594v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925562" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580075" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Smith" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451044" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635405v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363778" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860293v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rohrbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092328" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656980v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953357" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sfeir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777391v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n F&#252;zesi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Cserey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092120" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950645" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517381v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566922v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Florin Vaida" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566911v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493310" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429674v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163857" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661034v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399892v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399870v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363373v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665882v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0264" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147233v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081967v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042991" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239747v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148283v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146725v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146720v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235879" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146723v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0084" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146722v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830731v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0486" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146718v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910711" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146726v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146719v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235880" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146724v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Cristian Ureche" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0427" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146727v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Iulian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877680" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146733v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6135897" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146729v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146728v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146731v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0351" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146735v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586793" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076347v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Decock" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.087" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146736v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624793" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146738v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653270" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146737v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624797" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542593v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146734v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490350" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146739v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935479" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149776v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193030" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149779v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366703" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149785v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149784v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660564" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149786v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouvre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149783v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660655" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149782v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.262" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149790v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149789v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577097" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149788v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603287" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149787v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1602963" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149794v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149795v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418074" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149798v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecorf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149799v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gens" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149803v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153359v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911550" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149804v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940718" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020512" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153361v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1999.849301" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153369v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814444" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153368v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensaada" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1998.722850" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153370v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153371v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1998.813947" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153373v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153374v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153375v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1997.663138" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153379v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153382v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaraczewski" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1996.584055" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153383v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076350v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massigan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076703v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guittet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8X8TJVMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149780v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153366v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>