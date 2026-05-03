--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1079,274 +1079,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Algorithm for Signal Denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Multi-layered adaptive neoangiogenesis Intra-Operative quantification (MANIOQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2023.3344071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.1557-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X231170504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379033v1</w:t>
+                <w:t xml:space="preserve">hal-04227413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered adaptive neoangiogenesis Intra-Operative quantification (MANIOQ)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Quantum Algorithm for Signal Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (9), pp.1557-1570. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.156 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X231170504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2023.3344071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227413v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Image Denoising Algorithm Using Concepts of Quantum Many-Body Theory</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanics-based signal and image representation: application to denoising</w:t>
+                <w:t xml:space="preserve">Plug-and-Play Quantum Adaptive Denoiser for Deconvolving Poisson Noisy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
@@ -1773,454 +1773,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.190. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.139771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3067507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531313v1</w:t>
+                <w:t xml:space="preserve">hal-03276414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Blind Deconvolution and Robust Principal Component Analysis for Blood Flow Estimation in Medical Ultrasound Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+                <w:t xml:space="preserve">Outlier Detection at the Parcel-level in Wheat and Rapeseed Crops Using Multispectral and SAR Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13050956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102546v1</w:t>
+                <w:t xml:space="preserve">hal-02546260v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-and-Play Quantum Adaptive Denoiser for Deconvolving Poisson Noisy Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+                <w:t xml:space="preserve">Joint Blind Deconvolution and Robust Principal Component Analysis for Blood Flow Estimation in Medical Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.969-978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03276414v1</w:t>
+                <w:t xml:space="preserve">hal-03102546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier Detection at the Parcel-level in Wheat and Rapeseed Crops Using Multispectral and SAR Time Series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
+                <w:t xml:space="preserve">Quantum mechanics-based signal and image representation: application to denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.956. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13050956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3067507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546260v3</w:t>
+                <w:t xml:space="preserve">hal-02531313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmoset brain segmentation from deconvolved magnetic resonance images and estimated label maps</w:t>
               </w:r>
@@ -2715,51 +2715,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioned P-ULA for Joint Deconvolution-Segmentation of Ultrasound Images - Extended Version</w:t>
+                <w:t xml:space="preserve">Preconditioned P-ULA for Joint Deconvolution-Segmentation of Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
@@ -2794,93 +2794,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.1456--1460</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1456-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2935610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073283v4</w:t>
+                <w:t xml:space="preserve">hal-02474585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioned P-ULA for Joint Deconvolution-Segmentation of Ultrasound Images</w:t>
+                <w:t xml:space="preserve">Preconditioned P-ULA for Joint Deconvolution-Segmentation of Ultrasound Images - Extended Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
@@ -2915,78 +2924,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.1456-1460. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1456--1460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2935610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02474585v1</w:t>
+                <w:t xml:space="preserve">hal-02073283v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning-Based Super-Resolution Applied to Dental Computed Tomography</w:t>
               </w:r>
@@ -3234,278 +3234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axially-variant kernel imaging model applied to ultrasound image reconstruction</w:t>
+                <w:t xml:space="preserve">Approximate message passing reconstruction of quantitative acoustic microscopy images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai I. Florea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Jonghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishan Canagarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2824764⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.327-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2731627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348274v1</w:t>
+                <w:t xml:space="preserve">hal-03522762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate message passing reconstruction of quantitative acoustic microscopy images.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An axially-variant kernel imaging model applied to ultrasound image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hill</w:t>
+                <w:t xml:space="preserve">Mihai I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishan Canagarajah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergiy A. Vorobyov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (3), pp.327-338. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.961-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2731627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2824764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522762v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of an adaptive local thresholding method on CBCT and µCT endodontic images</w:t>
               </w:r>
@@ -3706,694 +3706,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Segmentation and Deconvolution of Ultrasound Images Using a Hierarchical Bayesian Model Based on GeneralizedGaussian Priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Zhao</w:t>
+                <w:t xml:space="preserve">Compressive deconvolution in medical ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567074⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (3), pp.728--737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2493241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374064v1</w:t>
+                <w:t xml:space="preserve">hal-03515328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Enhanced Ultrasound Images From Compressed Measurements Using Simultaneous Direction Method of Multipliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhouye Chen</w:t>
+                <w:t xml:space="preserve">Strong reflector-based beamforming in ultrasound medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 63 (n° 10), pp. 1525-1534. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2593795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484966v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Single Image Super-Resolution Using a New Analytical Solution for l2–l2 Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qi Wei</w:t>
+                <w:t xml:space="preserve">Reconstruction of Enhanced Ultrasound Images From Compressed Measurements Using Simultaneous Direction Method of Multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567075⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 63 (n° 10), pp. 1525-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2593795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373784v1</w:t>
+                <w:t xml:space="preserve">hal-01484966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamforming through regularized inverse problems in ultrasound medical imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Single Image Super-Resolution Using a New Analytical Solution for l2–l2 Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Szasz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 63 (n° 12), pp. 2031-2044. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 25 (n° 8), pp. 3683-3697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2608939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474905v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong reflector-based beamforming in ultrasound medical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodora Szasz</w:t>
+                <w:t xml:space="preserve">Joint Segmentation and Deconvolution of Ultrasound Images Using a Hierarchical Bayesian Model Based on GeneralizedGaussian Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.111-124. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 25 (n° 8), pp. 3736-3750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2567074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567077v1</w:t>
+                <w:t xml:space="preserve">hal-01374064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive deconvolution in medical ultrasound imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhouye Chen</w:t>
+                <w:t xml:space="preserve">Beamforming through regularized inverse problems in ultrasound medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (3), pp.728--737. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 63 (n° 12), pp. 2031-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2493241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2608939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515328v1</w:t>
+                <w:t xml:space="preserve">hal-01474905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Ultrasound Doppler Signal Analysis for Fetal Activity Monitoring</w:t>
               </w:r>
@@ -5827,248 +5827,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Multiple-Order Complex Parametric Model Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for developing a high precision ultrasound flow meter and fluid velocity profile reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.928088⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.161--172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2008.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076502v1</w:t>
+                <w:t xml:space="preserve">hal-03149777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for developing a high precision ultrasound flow meter and fluid velocity profile reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Multiple-Order Complex Parametric Model Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (1), pp.161--172. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (10), pp.4574 - 4582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2008.625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.928088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149777v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive AR and Neurofuzzy Approaches: Access to Cerebral Particle Signatures</w:t>
               </w:r>
@@ -6339,51 +6339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (3), pp.257--266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6623,265 +6623,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the blood Doppler frequency shift by a time-varying parametric approach using the mean resonnating frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delta High Order Cumulant-based Recursive Instrumental Variable Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (9), pp.262--265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/97.863152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149806v1</w:t>
+                <w:t xml:space="preserve">hal-03153358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta High Order Cumulant-based Recursive Instrumental Variable Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the blood Doppler frequency shift by a time-varying parametric approach using the mean resonnating frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labat</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (1-8), pp.682--687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/97.863152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153358v1</w:t>
+                <w:t xml:space="preserve">hal-03149806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the blood Doppler frequency shift by a time-varying parametric approach</w:t>
               </w:r>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (1-8), pp.682 - 687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47 (11), pp.1431 - 1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7244,51 +7244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7616,51 +7616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 45 (3), pp.650-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7720,64 +7720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (9-10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7828,165 +7828,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLUS: Guidance Loss Driven Plug-and-Play Diffusion for Ultrasound Image Super-Resolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FALCON: Unfolded Variational Model for Blind Deconvolution and Segmentation in 3d Dental Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Amoros Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Curado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Francisco Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388086v1</w:t>
+                <w:t xml:space="preserve">hal-05388103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-Based Fourier Domain Deconvolution with Application to Ultrasound Image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Ghouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,557 +8031,540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON: Unfolded Variational Model for Blind Deconvolution and Segmentation in 3d Dental Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GLUS: Guidance Loss Driven Plug-and-Play Diffusion for Ultrasound Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388103v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSRPCA : A Simplified Blind Super-Resolved RPCA-Based Approach for Enhancing Blood Flow Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
+                <w:t xml:space="preserve">Ultrasound Image Restoration via Diffusion in the Fourier Space Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Ghouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Anchorage, AL, United States</w:t>
+              <w:t xml:space="preserve">IEEE 2025 International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008877v1</w:t>
+                <w:t xml:space="preserve">hal-05100100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolded Approximate Message Passing for Quantitative Acoustic Microscopy Image Reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">BSRPCA : A Simplified Blind Super-Resolved RPCA-Based Approach for Enhancing Blood Flow Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alin Achim</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage, AL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167317v1</w:t>
+                <w:t xml:space="preserve">hal-05008877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Image Restoration via Diffusion in the Fourier Space Decomposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+                <w:t xml:space="preserve">Deep Unfolded Approximate Message Passing for Quantitative Acoustic Microscopy Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odysseas Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2025 International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100100v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Localization of High-Concentration Microbubbles in Ultrafast Ultrasound Imaging Using a Watershed-Based CNN Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Unfolded Super-Localization in Ultrafast Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8560,241 +8573,228 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741210v1</w:t>
+                <w:t xml:space="preserve">hal-04741216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Localization in Ultrafast Ultrasound Imaging through Spatio-Temporal Deep Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Localization of High-Concentration Microbubbles in Ultrafast Ultrasound Imaging Using a Watershed-Based CNN Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.TU1.SC1.6</w:t>
+              <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596871v1</w:t>
+                <w:t xml:space="preserve">hal-04741210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolded Super-Localization in Ultrafast Ultrasound Imaging</w:t>
+                <w:t xml:space="preserve">Enhanced Localization in Ultrafast Ultrasound Imaging through Spatio-Temporal Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.TU1.SC1.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741216v1</w:t>
+                <w:t xml:space="preserve">hal-04596871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hankel-based spectral method for quantitative acoustic microscopy</w:t>
               </w:r>
@@ -9107,247 +9107,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography Image Restoration Using a Quantum-Based Deep Unrolled Denoiser and a Plug-and-Play Framework</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind Deconvolved Robust Principal Component Analysis (BD-RPCA) for Enhancing Ultrasound Localization Microscopy (UML) Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Association for Signal Processing Conference (EURASIP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University, Finland, Sep 2023, Helsinki, Finland. à paraître</w:t>
+              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138031v1</w:t>
+                <w:t xml:space="preserve">hal-04137978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Deconvolved Robust Principal Component Analysis (BD-RPCA) for Enhancing Ultrasound Localization Microscopy (UML) Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computed Tomography Image Restoration Using a Quantum-Based Deep Unrolled Denoiser and a Plug-and-Play Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal, Canada. à paraître</w:t>
+              <w:t xml:space="preserve">31st European Association for Signal Processing Conference (EURASIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Finland, Sep 2023, Helsinki, Finland. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137978v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Performance Improvement of Ultrasound Localization Microscopy (ULM) Using the Robust Principal Component Analysis (RPCA)</w:t>
               </w:r>
@@ -9517,138 +9517,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolding RPCA for High-Resolution Flow Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+                <w:t xml:space="preserve">Adaptive Contrast Enhancement of Cardiac Ultrasound Images using a Deep Unfolded Many-Body Quantum Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. à paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787159v1</w:t>
+                <w:t xml:space="preserve">hal-04184261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Unfolding of Image Denoising by Quantum Interactive Patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9680,92 +9715,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.491-495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of Gaussian Mixture Models Using Anomaly Scores and Bayesian Information Criterion for Missing Value Imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9810,465 +9845,430 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.827-831, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Contrast Enhancement of Cardiac Ultrasound Images using a Deep Unfolded Many-Body Quantum Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+                <w:t xml:space="preserve">Deep Unfolding RPCA for High-Resolution Flow Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Pustovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. pp.1-4, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04184261v1</w:t>
+                <w:t xml:space="preserve">hal-03787159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum denoising-based super-resolution algorithm applied to dental tomography images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a new CBCT automated method to explore root canal transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Biennal Congress of the European Society of Endodontology (ESE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Endodontology, Sep 2022, Budapest, Hungary. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522474v1</w:t>
+                <w:t xml:space="preserve">hal-03777930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new CBCT automated method to explore root canal transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum denoising-based super-resolution algorithm applied to dental tomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Diemer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennal Congress of the European Society of Endodontology (ESE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Kolkata, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777930v1</w:t>
+                <w:t xml:space="preserve">hal-03522474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion compensation for the estimation of high-resolution blood flow in ultrafast ultrasound imaging</w:t>
               </w:r>
@@ -10280,51 +10280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Pustovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10356,529 +10356,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast High Resolution Blood Flow Estimation and Clutter Rejection via an Alternating Optimization Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+                <w:t xml:space="preserve">Single Image Super-Resolution Of Noisy 3d Dental Ct Images Using Tucker Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janka Hatvaniy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Rodríguez</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Gyöngy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (IEEE ISBI 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1673-1676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124597v1</w:t>
+                <w:t xml:space="preserve">hal-03523370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based Domain Adaptation Using Similarity Constraints for Pneumonia Diagnosis within a Small Chest X-ray Image Dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast High Resolution Blood Flow Estimation and Clutter Rejection via an Alternating Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (IEEE ISBI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523366v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson Image Deconvolution by a Plug-and-Play Quantum Denoising Scheme</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subspace-based Domain Adaptation Using Similarity Constraints for Pneumonia Diagnosis within a Small Chest X-ray Image Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Arguello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Freiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616253⟩</w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1232-1235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972150v1</w:t>
+                <w:t xml:space="preserve">hal-03523366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Image Super-Resolution Of Noisy 3d Dental Ct Images Using Tucker Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+                <w:t xml:space="preserve">Poisson Image Deconvolution by a Plug-and-Play Quantum Denoising Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklos Gyöngy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1673-1676, </w:t>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523370v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despeckling Ultrasound Images Using Quantum Many-Body Physics</w:t>
               </w:r>
@@ -10975,295 +10975,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Denoising Inspired by Quantum Many-Body physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayantan Dutta</w:t>
+                <w:t xml:space="preserve">Block-Wise 3D Ultrasound Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Xi’an (virtual conference), China. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331112v1</w:t>
+                <w:t xml:space="preserve">hal-03349339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-Wise 3D Ultrasound Image Super-Resolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+                <w:t xml:space="preserve">Image Denoising Inspired by Quantum Many-Body physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2021, Anchorage, France. pp.1619-1623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349339v1</w:t>
+                <w:t xml:space="preserve">hal-03331112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Fast 3D Single Image Super-Resolution Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenule Tuador Nwigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11343,1146 +11343,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Bundle Adjustment Applied to Wing 3D Reconstruction with Mechanical Limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound and magnetic resonance image fusion using a patch-wise polynomial model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Demoulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Mario Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2791-2794, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190739⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.403-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982899v1</w:t>
+                <w:t xml:space="preserve">hal-02982900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-Wise Ultrasound Image Deconvolution from Fundamental and Harmonic Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+                <w:t xml:space="preserve">Blind deconvolution-based clutter suppression for vascularization imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonic Symposium (IUS 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EEE International Ultrasonics Symposium (IUS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232186v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing 3D Reconstruction by Constraining the Bundle Adjustment with Mechanical Limitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Demoulin</w:t>
+                <w:t xml:space="preserve">Block-Wise Ultrasound Image Deconvolution from Fundamental and Harmonic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147361v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-Wise Ultrasound Image Deconvolution from Fundamental and Harmonic Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+                <w:t xml:space="preserve">Wing 3D Reconstruction by Constraining the Bundle Adjustment with Mechanical Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Jan 2021, Amsterdam (en ligne), Netherlands. pp.570-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148456v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind deconvolution of fundamental and harmonic ultrasound images</w:t>
+                <w:t xml:space="preserve">Block-Wise Ultrasound Image Deconvolution from Fundamental and Harmonic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ultrasonic Symposium (IUS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Las Vegas, NV (virtual), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942314v1</w:t>
+                <w:t xml:space="preserve">hal-04232186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution for improved multifractal characterization of tissues in ultrasound images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+                <w:t xml:space="preserve">Constrained Bundle Adjustment Applied to Wing 3D Reconstruction with Mechanical Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098549⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2791-2794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942345v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and magnetic resonance image fusion using a patch-wise polynomial model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
+                <w:t xml:space="preserve">Blind deconvolution of fundamental and harmonic ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Michailovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Matrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982900v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind deconvolution-based clutter suppression for vascularization imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duong-Hung Pham</w:t>
+                <w:t xml:space="preserve">Deconvolution for improved multifractal characterization of tissues in ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE International Ultrasonics Symposium (IUS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.605-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787175v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Deconvolution of Fundamental and Harmonic Ultrasound Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+                <w:t xml:space="preserve">Spatio-temporal compressed quantitative acoustic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2067-2069, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1156-1159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901592v1</w:t>
+                <w:t xml:space="preserve">hal-02901594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Of Magnetic Resonance And Ultrasound Images: A Preliminary Study On Simulated Data</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance and Ultrasound Image Fusion Using a PALM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
@@ -12513,1549 +12526,1536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612936v1</w:t>
+                <w:t xml:space="preserve">hal-02901497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Reconstruction of Medical Ultrasound Images Using Spectrally Constrained Phase Updates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of ultrasensitive Doppler imaging method for the surgical management of open-brain tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759245⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1429-1432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891740v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Single-Image Super-Resolution in 3D Brain Magnetic Resonance Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mescam</w:t>
+                <w:t xml:space="preserve">On the design of a pelvic phantom for magnetic resonance and ultrasound image fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857959⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2400-2403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891677v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convolutional neural network for 250-MHz quantitative acoustic-microscopy resolution enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Tissue Reflectivity Function Restoration from Fundamental and Harmonic Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891737v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ultrasensitive Doppler imaging method for the surgical management of open-brain tumors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative Reconstruction of Medical Ultrasound Images Using Spectrally Constrained Phase Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Michailovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925955⟩</w:t>
+              <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.1765-1768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901589v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of a pelvic phantom for magnetic resonance and ultrasound image fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
+                <w:t xml:space="preserve">On Single-Image Super-Resolution in 3D Brain Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mescam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926218⟩</w:t>
+              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901599v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue Reflectivity Function Restoration from Fundamental and Harmonic Ultrasound Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hourani</w:t>
+                <w:t xml:space="preserve">A convolutional neural network for 250-MHz quantitative acoustic-microscopy resolution enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st IEEE Annual International Conference on Engineering in Medicine and Biology (EMBC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6212-6215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896057v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Multifractal Tissue Characterization in Ultrasound Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herwig Wendt</w:t>
+                <w:t xml:space="preserve">Fusion Of Magnetic Resonance And Ultrasound Images: A Preliminary Study On Simulated Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759404⟩</w:t>
+              <w:t xml:space="preserve">IEEE 16th International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2019, Venice, Italy. pp.1733-1736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397481v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-Factorization-Based 3D Single Image Super-Resolution with Semi-Blind Point Spread Function Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janka Hatvani</w:t>
+                <w:t xml:space="preserve">Joint Deconvolution of Fundamental and Harmonic Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803354⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2067-2069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884917v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Segmentation from Super-Resolved Magnetic Resonance Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Multifractal Tissue Characterization in Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advances in Biomedical Engineering (ICABME 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940281⟩</w:t>
+              <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1708-1712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875503v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution and high-sensitivity blood flow estimation using deconvolution and optimization approaches with application to thyroid vascularization imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+                <w:t xml:space="preserve">Tensor-Factorization-Based 3D Single Image Super-Resolution with Semi-Blind Point Spread Function Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janka Hatvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Gyöngy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925840⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.2871-2875, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930117v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal compressed quantitative acoustic microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain Segmentation from Super-Resolved Magnetic Resonance Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan D Dios Rodriguez-Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925562⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advances in Biomedical Engineering (ICABME 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901594v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance and Ultrasound Image Fusion Using a PALM Algorithm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution and high-sensitivity blood flow estimation using deconvolution and optimization approaches with application to thyroid vascularization imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.467-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901497v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Quantitative Acoustic Microscopy Images from RF Signals Sampled at Innovation Rate</w:t>
               </w:r>
@@ -14288,90 +14288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of ultrasound images using spatially-variant kernel deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai I. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy A. Vorobyov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.796-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14520,684 +14520,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed quantitative acoustic microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dental root canal segmentation from super-resolved 3D cone beam computed tomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rohrbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Rose Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Chebaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860293v1</w:t>
+                <w:t xml:space="preserve">hal-02548035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing data reconstruction and anomaly detection in crop development using agronomic indicators derived from multispectral satellite images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+                <w:t xml:space="preserve">Validation of image restoration methods on 3D-printed ultrasound phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Füzesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Cserey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Gyöngy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617253v1</w:t>
+                <w:t xml:space="preserve">hal-02777391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ultrasound image reconstruction using a compressive blind deconvolution approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Compressed quantitative acoustic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishan Canagarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953357⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656980v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental root canal segmentation from super-resolved 3D cone beam computed tomography data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Missing data reconstruction and anomaly detection in crop development using agronomic indicators derived from multispectral satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, Texas, United States. pp.5081-5084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548035v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of image restoration methods on 3D-printed ultrasound phantoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krisztián Füzesi</w:t>
+                <w:t xml:space="preserve">Enhanced ultrasound image reconstruction using a compressive blind deconvolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miklós Gyöngy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.6245--6249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777391v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of 250-MHz quantitative acoustic-microscopy data using a single-image super-resolution method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15255,277 +15255,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamforming of ultrasound images modelled as stable random variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodora Szasz</w:t>
+                <w:t xml:space="preserve">Compressive imaging using approximate message passing and a Cauchy prior in the wavelet domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States. pp. 2514-2518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517381v1</w:t>
+                <w:t xml:space="preserve">hal-01523670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound image reconstruction from compressed measurements using approximate message passing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
+                <w:t xml:space="preserve">Blind Deconvolution of Medical Ultrasound Images Using a Parametric Model for the Point Spread Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal and Image Processing Conference (EUSIPCO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp. 557-561</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517386v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic-net based beamforming in medical ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15589,64 +15615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single image super-resolution of medical ultrasound images using a fast algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15713,1466 +15739,1440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l1-norm regularized beamforming in ultrasound imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodora Szasz</w:t>
+                <w:t xml:space="preserve">Ultrasound image reconstruction from compressed measurements using approximate message passing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">24th European Signal and Image Processing Conference (EUSIPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp. 557-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429674v1</w:t>
+                <w:t xml:space="preserve">hal-01517386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Deconvolution of Medical Ultrasound Images Using a Parametric Model for the Point Spread Function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qi Wei</w:t>
+                <w:t xml:space="preserve">Beamforming of ultrasound images modelled as stable random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517383v1</w:t>
+                <w:t xml:space="preserve">hal-01517381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive imaging using approximate message passing and a Cauchy prior in the wavelet domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jong-Hoon Kim</w:t>
+                <w:t xml:space="preserve">l1-norm regularized beamforming in ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States. pp. 2514-2518</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523670v1</w:t>
+                <w:t xml:space="preserve">hal-01429674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Bayesian Deconvolution And Point Spread Function Estimation For Ultrasound Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Zhao</w:t>
+                <w:t xml:space="preserve">Cone-Beam Computed Tomography contrast validation of an artificial periodontal phantom for use in endodontics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp. 7905-7908</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387805v1</w:t>
+                <w:t xml:space="preserve">hal-01363373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study on the choice of regularization parameter in l2-norm ultrasound image restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhouye Chen</w:t>
+                <w:t xml:space="preserve">Reconstruction of Compressively Sampled Ultrasound Images Using Dual Prior Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tzagkarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp. 6346-6349</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 1283-1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371780v1</w:t>
+                <w:t xml:space="preserve">hal-01399892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de voies avec renforcement des échos forts en imagerie ultrasonore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodora Szasz</w:t>
+                <w:t xml:space="preserve">Ultrasound compressive deconvolution with lp-norm prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 2791-2795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661034v1</w:t>
+                <w:t xml:space="preserve">hal-01371792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Compressively Sampled Ultrasound Images Using Dual Prior Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alin Achim</w:t>
+                <w:t xml:space="preserve">Joint compressive sampling and deconvolution in ultrasound medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 1283-1286</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399892v1</w:t>
+                <w:t xml:space="preserve">hal-01363371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound compressive deconvolution with lp-norm prior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Joint Bayesian Deconvolution And Point Spread Function Estimation For Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New York, NY, United States. pp.235-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371792v1</w:t>
+                <w:t xml:space="preserve">hal-01387805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint compressive sampling and deconvolution in ultrasound medical imaging</w:t>
+                <w:t xml:space="preserve">A simulation study on the choice of regularization parameter in l2-norm ultrasound image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp. 1-4</w:t>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp. 6346-6349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363371v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of Ultrasound Images Using A Hierarchical Bayesian Model with A Generalized Gaussian Prior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Zhao</w:t>
+                <w:t xml:space="preserve">Formation de voies avec renforcement des échos forts en imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 4577-4581</w:t>
+              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399870v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone-Beam Computed Tomography contrast validation of an artificial periodontal phantom for use in endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Michetti</w:t>
+                <w:t xml:space="preserve">Restoration of Ultrasound Images Using A Hierarchical Bayesian Model with A Generalized Gaussian Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp. 7905-7908</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 4577-4581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363373v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamforming with sparse prior in ultrasound medical imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665882v1</w:t>
+                <w:t xml:space="preserve">hal-03146717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beamforming with sparse prior in ultrasound medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Szasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea-Florin Vaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Chicago, United States. pp.1077-1080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146717v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive-Sensing-based Multidimensional Doppler signal analysis for fetal activity monitoring</w:t>
               </w:r>
@@ -17364,51 +17364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TestDose : a SPECT image generator for clinical dosimetry studies</w:t>
+                <w:t xml:space="preserve">TestDose: a SPECT image generator for clinical dosimetry studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
@@ -17447,210 +17447,236 @@
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE : International Society for Optics and Photonics, Feb 2013, Orlando, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">, SPIE, Feb 2013, Orlando, United States. pp.86684V, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2007840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084596v1</w:t>
+                <w:t xml:space="preserve">hal-01133292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la résolution des images ultrasonores en mode B par déconvolution semi-aveugle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TestDose : a SPECT image generator for clinical dosimetry studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE : International Society for Optics and Photonics, Feb 2013, Orlando, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2007840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239747v1</w:t>
+                <w:t xml:space="preserve">hal-04084596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Deconvolution for Resolution Enhancement in Ultrasound Imaging</w:t>
+                <w:t xml:space="preserve">Amélioration de la résolution des images ultrasonores en mode B par déconvolution semi-aveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bidon</w:t>
@@ -17668,3371 +17694,3345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp. 1413-1417</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148283v1</w:t>
+                <w:t xml:space="preserve">hal-01239747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical ultrasound image reconstruction using distributed compressive sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Blind Deconvolution for Resolution Enhancement in Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp. 628-631</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp. 1413-1417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150347v1</w:t>
+                <w:t xml:space="preserve">hal-01148283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TestDose: a SPECT image generator for clinical dosimetry studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medical ultrasound image reconstruction using distributed compressive sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp. 628-631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133292v1</w:t>
+                <w:t xml:space="preserve">hal-01150347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super résolution en imagerie ultrasonore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MR-ultrasound imaging registration using 2D spatial phase images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bidon</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Ureche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées (2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE- UFFC Society, Jan 2012, Dresden, Germany. pp.1702--1705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146725v1</w:t>
+                <w:t xml:space="preserve">hal-03146724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Transalation estimation using the monogenic orientation vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), May 2012, Barcelona, Spain. pp.1591--1594, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic orientation-based blood flow estimation in high-frequency ultrasound imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super résolution en imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Vray</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea din Bucuresti; Academia Romana, Aug 2012, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146723v1</w:t>
+                <w:t xml:space="preserve">hal-03146725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Bayesian compressed sensing in ultrasound imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+                <w:t xml:space="preserve">Compressive sensing in medical ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2012, Dresden, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146722v1</w:t>
+                <w:t xml:space="preserve">hal-00830731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive sensing in medical ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">Regularized Bayesian compressed sensing in ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal, Speech, and Image Processing (EURASIP), Aug 2012, Bucharest, Romania. pp.2600--2604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830731v1</w:t>
+                <w:t xml:space="preserve">hal-03146722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Processing Multiple-Frame Super-Resolution in Ultrasound Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monogenic orientation-based blood flow estimation in high-frequency ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Ploquin</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2012: Ultrasonic Imaging, Tomography, and Therapy (SPIE 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.910711⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.342--345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146718v1</w:t>
+                <w:t xml:space="preserve">hal-03146723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage compressé pour l'imagerie ultrasonore médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
+                <w:t xml:space="preserve">Post-Processing Multiple-Frame Super-Resolution in Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS - GDR Stic-Santé 2012: Représentations parcimonieuses, échantillonnage compressé et imagerie médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2012: Ultrasonic Imaging, Tomography, and Therapy (SPIE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Feb 2012, San Diego, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.910711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831314v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la phase spatiale des images pour l'estimation du mouvement en imagerie médicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echantillonnage compressé pour l'imagerie ultrasonore médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitatea din Bucuresti; Academia Romana, Aug 2012, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Journée GDR ISIS - GDR Stic-Santé 2012: Représentations parcimonieuses, échantillonnage compressé et imagerie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146726v1</w:t>
+                <w:t xml:space="preserve">hal-00831314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Direction Method of Multipliers Framework for Super-Resolution in Ultrasound Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation de la phase spatiale des images pour l'estimation du mouvement en imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea din Bucuresti; Academia Romana, Aug 2012, Bucarest, Roumanie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146719v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-ultrasound imaging registration using 2D spatial phase images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternating Direction Method of Multipliers Framework for Super-Resolution in Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius-Cristian Ureche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE- UFFC Society, Jan 2012, Dresden, Germany. pp.1702--1705, </w:t>
+              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1595--1598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146724v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration 3D en imagerie fluorescente par feuille de lumière avec implantation sur GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation in ultrasound imaging applied to the diagnostic of pelvic floor disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Vieilleville</w:t>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Vayssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2011, Boston, Massachusetts, United States. pp.8058--8061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146732v1</w:t>
+                <w:t xml:space="preserve">hal-03146730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machines based multidimensional signals classification for fetal activity characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echantillonnage compressé Bayésien en imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146727v1</w:t>
+                <w:t xml:space="preserve">hal-03146729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian compressed sensing in ultrasound imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+                <w:t xml:space="preserve">Estimation de décalages subpixéliques en imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT), Jun 2011, Toulouse, France. pp.111-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146733v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage compressé Bayésien en imagerie ultrasonore</w:t>
+                <w:t xml:space="preserve">Bayesian compressed sensing in ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sensor Array and Multi-channel Technical Committee of the IEEE Signal Processing Society, Dec 2011, San Juan, PR, United States. pp.101--104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6135897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146729v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de décalages subpixéliques en imagerie ultrasonore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Restauration 3D en imagerie fluorescente par feuille de lumière avec implantation sur GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT), Jun 2011, Toulouse, France. pp.111-118</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association GRETSI (Groupement de Recherche en Traitement du Signal et des Images), Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146728v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing of ultrasound single-orthant analytical signals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Support Vector Machines based multidimensional signals classification for fetal activity characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Iulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fournier-Massignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Feb 2011, Orlando, FL, United States. pp.(electronic medium), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.877680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146731v1</w:t>
+                <w:t xml:space="preserve">hal-03146727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Direction Method of Multipliers Applied to 3D Light Sheet Fluorescence Microscopy Image Deblurring Using GPU Hardware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">Compressed sensing of ultrasound single-orthant analytical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091207⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE - UFFC Society, Oct 2011, Orlando, FL, United States. pp.1419--1422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101422v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation in ultrasound imaging applied to the diagnostic of pelvic floor disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternating Direction Method of Multipliers Applied to 3D Light Sheet Fluorescence Microscopy Image Deblurring Using GPU Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2011, Boston, Massachusetts, United States. pp.8058--8061, </w:t>
+              <w:t xml:space="preserve">2011 33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, France. pp.4872-4875, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146730v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian Pyramid Decomposition-Type Method for Resolution Enhancement of Ultrasound Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+                <w:t xml:space="preserve">3D compressed sensing ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Image Processing Theory, Tools and Applications 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586793⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE UFFC: IEEE Ultrasonics, Ferroelectrics, and Frequency Control Society, Oct 2010, San Diego, CA, United States. pp.363--366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146735v1</w:t>
+                <w:t xml:space="preserve">hal-03146739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of fetal heart rate from US Doppler signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics (ICU 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Santiago, Chile. pp.691 - 699, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing of ultrasound images: sampling of spatial and frequency domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Laplacian Pyramid Decomposition-Type Method for Resolution Enhancement of Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS 2010) : “Bio-medical Signal Processing Systems”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Image Processing Theory, Tools and Applications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, Paris, France. pp.235-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146736v1</w:t>
+                <w:t xml:space="preserve">hal-03146735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of medical image resolution using an extended 2D factorized form complex number parametric model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ploquin</w:t>
+                <w:t xml:space="preserve">Compressed sensing of ultrasound images: sampling of spatial and frequency domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS 2010) : “Bio-medical Signal Processing Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.231--236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146738v1</w:t>
+                <w:t xml:space="preserve">hal-03146736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightsheet fluorescence microscopy images deblurring with background estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Improvement of medical image resolution using an extended 2D factorized form complex number parametric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS 2010) : “Bio-medical Signal Processing Systems”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2010, Hong Kong, Honduras. pp.601-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146737v1</w:t>
+                <w:t xml:space="preserve">hal-03146738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estimation du rythme cardiaque fœtal à partir de plusieurs signaux Doppler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Fournier-Massignan</w:t>
+                <w:t xml:space="preserve">Lightsheet fluorescence microscopy images deblurring with background estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS 2010) : “Bio-medical Signal Processing Systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.254--259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542593v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete wavelet for multifractal texture classification: application to medical ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">L'estimation du rythme cardiaque fœtal à partir de plusieurs signaux Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fournier-Massignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149774v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resolution of ultrasound images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ploquin</w:t>
+                <w:t xml:space="preserve">Discrete wavelet for multifractal texture classification: application to medical ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490350⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2010, Hong Kong, China. pp.637--640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146734v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D compressed sensing ultrasound imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+                <w:t xml:space="preserve">Quantitative resolution of ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE UFFC: IEEE Ultrasonics, Ferroelectrics, and Frequency Control Society, Oct 2010, San Diego, CA, United States. pp.363--366, </w:t>
+              <w:t xml:space="preserve">7th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society (EMBS); IEEE Signal Processing Society (SPS), Apr 2010, Rotterdam, Netherlands. pp.296-299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146739v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution in medical imaging : an illustrative approach through Ultrasound</w:t>
               </w:r>
@@ -21207,1364 +21207,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformée en ondelettes croisées pour l’estimation de retard de signaux ultrasonores non stationnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+                <w:t xml:space="preserve">Access of Asymmetric Fluid Velocity Profile in High Precision Ultrasonic Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE- UFFC Society, Oct 2006, Vancouver, British Columbia, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149785v1</w:t>
+                <w:t xml:space="preserve">hal-03149782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral correlation of the embolic blood Doppler signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformée en ondelettes croisées pour l’estimation de retard de signaux ultrasonores non stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conerence on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2006, Tours, France. pp.447-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149784v1</w:t>
+                <w:t xml:space="preserve">hal-03149785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de sources bruitées appliquées au monitorage fœtal multicapteurs multiportes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Rouvre</w:t>
+                <w:t xml:space="preserve">Spectral correlation of the embolic blood Doppler signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tranquart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conerence on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1200-1203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149786v1</w:t>
+                <w:t xml:space="preserve">hal-03149784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional complex number parametric model order and parameters estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparation de sources bruitées appliquées au monitorage fœtal multicapteurs multiportes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+                <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conerence on Acoustics, Speech, and Signal Processing (poster session) (ICASSP 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2006, Tours, France. pp.223-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149783v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access of Asymmetric Fluid Velocity Profile in High Precision Ultrasonic Velocimetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional complex number parametric model order and parameters estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE- UFFC Society, Oct 2006, Vancouver, British Columbia, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE International Conerence on Acoustics, Speech, and Signal Processing (poster session) (ICASSP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.321-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149782v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Ultrasound image processing</w:t>
+                <w:t xml:space="preserve">Ultrasound Imaging : Signal Acquisition, New Advanced Processing for Biomedical and Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Philadelphie, United States. pp.993-996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1416473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149790v1</w:t>
+                <w:t xml:space="preserve">hal-03149791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Mode Decomposition (EMD) for multi-gate, multi-transducer Ultrasound Doppler fetal heart monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Ultrasound image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Athène, Greece. pp.208-212, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society; IEEE Computer Society, Dec 2005, Athène, Greece. pp.(electronic medium)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149789v1</w:t>
+                <w:t xml:space="preserve">hal-03149790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous and solid emboli differentiation using radiation force</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Biard</w:t>
+                <w:t xml:space="preserve">Empirical Mode Decomposition (EMD) for multi-gate, multi-transducer Ultrasound Doppler fetal heart monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE- UFFC Society, Sep 2005, Rotterdam, Netherlands. pp.2070-2073, </w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Athène, Greece. pp.208-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1603287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149788v1</w:t>
+                <w:t xml:space="preserve">hal-03149789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cyclostationnarité du signal Doppler sanguin ultrasonore pour la détection de micro-emboles étude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaseous and solid emboli differentiation using radiation force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20éme Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE- UFFC Society, Sep 2005, Rotterdam, Netherlands. pp.2070-2073, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1603287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149792v1</w:t>
+                <w:t xml:space="preserve">hal-03149788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Time Ultrasonic Flowmeter : Velocity Profile Estimation, Proceedings of the IEEE international ultrasonics symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
+                <w:t xml:space="preserve">Etude de la cyclostationnarité du signal Doppler sanguin ultrasonore pour la détection de micro-emboles étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20éme Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - GRETSI, Groupe d’Etudes du Traitement du Signal et des Images, Sep 2005, Louvain la neuve, Belgique. pp.206-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1602963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149787v1</w:t>
+                <w:t xml:space="preserve">hal-03149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Imaging : Signal Acquisition, New Advanced Processing for Biomedical and Industrial Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transit Time Ultrasonic Flowmeter : Velocity Profile Estimation, Proceedings of the IEEE international ultrasonics symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Philadelphie, United States. pp.993-996, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-UFFC Society, Sep 2005, Rotterdam, Netherlands. pp.(electronic medium), </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1416473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1602963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149791v1</w:t>
+                <w:t xml:space="preserve">hal-03149787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and Neuro-fuzzy approaches for emboli detection</w:t>
               </w:r>
@@ -22714,51 +22714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE International Ultrasonics, Ferroelectrics, and Frequency Control 50th Anniversary Joint Conference (IUS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE - UFFC (Ultrasonics, Ferroelectrics, and Frequency Control Society), Aug 2004, Montréal, Canada. pp.(electronic medium), </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22786,273 +22786,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between emboli and artefacts during transcranial Doppler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Biard</w:t>
+                <w:t xml:space="preserve">Longueur de signaux stochastiques à bandes limitées : Filtres de Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress in Ultrasonics (WCU 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.1101--1104</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI (Groupe d'Etudes du Traitement du Signal et des Images), Sep 2003, Paris, France. pp.261-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149798v1</w:t>
+                <w:t xml:space="preserve">hal-03149800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longueur de signaux stochastiques à bandes limitées : Filtres de Lorentz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination between emboli and artefacts during transcranial Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Lecorf</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI (Groupe d'Etudes du Traitement du Signal et des Images), Sep 2003, Paris, France. pp.261-263</w:t>
+              <w:t xml:space="preserve">World Congress in Ultrasonics (WCU 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.1101--1104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149800v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound and blood flow detection in Tours : a 40 years story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23110,1866 +23110,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Characterization of embolic signal by parametric modeling (Abstract)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast techniques for time delay and Doppler estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meeting of European Society of Neuosonology and Cerebral Hemodynamics (2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Jounieh, Lebanon. pp.337--340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2000.911550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149803v1</w:t>
+                <w:t xml:space="preserve">hal-03153359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationary Methods and application to Noisy Ultrasound Doppler to Noisy Ultrasound Doppler (EUSIPCO 2002)</w:t>
+                <w:t xml:space="preserve">Detection and Characterization of embolic signal by parametric modeling (Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Signal and Image Processing Conference (EUSIPCO 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">7th Meeting of European Society of Neuosonology and Cerebral Hemodynamics (2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Bern, Switzerland. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149802v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast techniques for time delay and Doppler estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonstationary Methods and application to Noisy Ultrasound Doppler to Noisy Ultrasound Doppler (EUSIPCO 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Signal and Image Processing Conference (EUSIPCO 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.(electronic medium)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2000.911550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153359v1</w:t>
+                <w:t xml:space="preserve">hal-03149802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Cumulant-based Parameter estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean Fractal Dimension of Blood Ultrasonic Doppler Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Salt Lake City, United States. pp.3989--3992, </w:t>
+              <w:t xml:space="preserve">23rd IEEE Annual International Conference on Engineering in Medicine and Biology 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Oct 2001, Istanbul, Turkey. pp.1577--1580, </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1020512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149804v1</w:t>
+                <w:t xml:space="preserve">hal-03149805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Fractal Dimension of Blood Ultrasonic Doppler Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Cumulant-based Parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Annual International Conference on Engineering in Medicine and Biology 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Oct 2001, Istanbul, Turkey. pp.1577--1580, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Salt Lake City, United States. pp.3989--3992, </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2001.1020512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149805v1</w:t>
+                <w:t xml:space="preserve">hal-03149804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of emboli detection using a statistical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete time-frequency (time-scale) techniques for time delay and Doppler estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1999)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Lac Tahoe, Nevada, United States. </w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Paphos, Cyprus. pp.1457--1460, </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1999.849301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.1999.814444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153361v1</w:t>
+                <w:t xml:space="preserve">hal-03153369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete time-frequency (time-scale) techniques for time delay and Doppler estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability evaluation of emboli detection using a statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 1999)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Paphos, Cyprus. pp.1457--1460, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Lac Tahoe, Nevada, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.1999.814444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1999.849301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153369v1</w:t>
+                <w:t xml:space="preserve">hal-03153361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow velocity estimation using ultrasound and wavelet transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emboli Detection through Isolation of Non-Stationarities in Doppler Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Guetbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bensaada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of the IEEE Industrial Electronics Society (IECON 1998)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROSON 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153368v1</w:t>
+                <w:t xml:space="preserve">hal-03153370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid Wigner-Ville approach to estimate the ultrasound attenuation in soft biological tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods based on wavelets for time delay estimation of ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Guetbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1998)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1998.765223⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Libonne, Portugal. pp.113--116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.1998.813947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153367v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emboli Detection through Isolation of Non-Stationarities in Doppler Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow velocity estimation using ultrasound and wavelet transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Guetbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bensaada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSON 1998</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Annual Conference of the IEEE Industrial Electronics Society (IECON 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Aachen, Germany. pp.1366--1369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.1998.722850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153370v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods based on wavelets for time delay estimation of ultrasound signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheick Guetbi</w:t>
+                <w:t xml:space="preserve">An hybrid Wigner-Ville approach to estimate the ultrasound attenuation in soft biological tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Libonne, Portugal. pp.113--116, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Sendaï, Japan. pp.1475--1478, </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.1998.813947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1998.765223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153371v1</w:t>
+                <w:t xml:space="preserve">hal-03153367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of low order moments on effective density estimation based on K-distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphase Pipe Flow velocity measurements in Strong Colored Noisy Doppler Ultrasound: Parametric and non parametric approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Guetbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd International Symposuim on Ultrasonic Imaging and Tissue characterization (1997)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Toronto, Canada. pp.815--818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1997.663138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153373v1</w:t>
+                <w:t xml:space="preserve">hal-03153375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New emboli detection methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheick Guetbi</w:t>
+                <w:t xml:space="preserve">Interest of low order moments on effective density estimation based on K-distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE- UFFC Society, 1997, Toronto, Canada. pp.1119--1122</w:t>
+              <w:t xml:space="preserve">22rd International Symposuim on Ultrasonic Imaging and Tissue characterization (1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Arlington, United States. pp.78--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153374v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Pipe Flow velocity measurements in Strong Colored Noisy Doppler Ultrasound: Parametric and non parametric approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New emboli detection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Guetbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1997, Toronto, Canada. pp.815--818, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE- UFFC Society, 1997, Toronto, Canada. pp.1119--1122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.1997.663138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153375v1</w:t>
+                <w:t xml:space="preserve">hal-03153374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Sampling: Spectrum of Fluid Measured by Doppler Velocimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified Parametric Estimation of ultrasound Doppler Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 1996, Brussels, Belgium. pp.531--536, </w:t>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Brussels, Belgium. pp.431--434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153381v1</w:t>
+                <w:t xml:space="preserve">hal-03153377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of randomly sampled process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking and Compensation for Changes in ARMA Model by Using Information Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 1996, Trieste, Italy. pp.2009--2012</w:t>
+              <w:t xml:space="preserve">Symposium on Control, Optimization and Supervision (CESA-IMACS multiconference1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Systems, man, and cybernetics society; Association internationale pour les mathématiques et calculateurs en simulation, 1996, Lille, France. pp.477--481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153379v1</w:t>
+                <w:t xml:space="preserve">hal-03153378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Compensation in an Abrupt Change Detection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25036,360 +25036,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking and Compensation for Changes in ARMA Model by Using Information Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Sampling: Spectrum of Fluid Measured by Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Control, Optimization and Supervision (CESA-IMACS multiconference1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 1996, Brussels, Belgium. pp.531--536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153378v1</w:t>
+                <w:t xml:space="preserve">hal-03153381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Parametric Estimation of ultrasound Doppler Velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral analysis of randomly sampled process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 1996, Trieste, Italy. pp.2009--2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153377v1</w:t>
+                <w:t xml:space="preserve">hal-03153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Pipe Flow velocity profile measurements by Doppler Ultrasound Containing a High Level of Colored Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jaraczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, San Antonio, Texas, United States. pp.629--634, </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25436,51 +25436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches dans la modélisation et la caractérisation des signaux Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26456,51 +26456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Hashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267924" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110730" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3344071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hinojosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Arguello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3182168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3067507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118608" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546260v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Falou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28881" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hourani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3028166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Mansouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2975977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Achim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3000086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073283v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2935610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2827239" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I. Florea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy A. Vorobyov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2824764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghoon Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishan Canagarajah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2731627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa90ff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouye Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2593795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Szasz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2608939" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2493241" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ploquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.2.1.017001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2015.2463257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quinsac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/231317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massignan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM87FBF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.928088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mandard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Battault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.625" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bleuzen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.862463" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5T56JXC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2003.1193619" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2002.800505" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.863152" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00115-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.880094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.1999.11760402" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Guetbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153362v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.744659" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.677609" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Pappas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889680" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635786" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897959" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909815" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958691" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Freiss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434173" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972150v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616253" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvaniy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433999" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523305v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593778" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331112v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506794" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982899v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demoulin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190739" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232186v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251337" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04147361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Michailovich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098549" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982900v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Figueiredo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925657" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612936v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759524" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759245" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891677v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857959" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857865" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926218" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397481v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759404" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884917v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803354" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875503v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Dios Rodriguez-Callejas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940281" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925840" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901594v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925562" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580075" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Smith" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451044" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635405v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363778" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860293v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rohrbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092328" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656980v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953357" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sfeir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777391v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n F&#252;zesi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Cserey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092120" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950645" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517381v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566922v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Florin Vaida" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566911v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493310" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429674v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163857" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661034v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399892v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399870v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363373v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665882v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0264" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147233v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081967v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042991" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239747v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148283v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146725v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146720v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235879" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146723v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0084" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146722v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830731v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0486" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146718v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910711" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146726v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146719v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235880" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146724v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Cristian Ureche" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0427" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146727v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Iulian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877680" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146733v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6135897" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146729v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146728v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146731v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0351" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146735v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586793" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076347v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Decock" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.087" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146736v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624793" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146738v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653270" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146737v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624797" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542593v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146734v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490350" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146739v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935479" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149776v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193030" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149779v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366703" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149785v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149784v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660564" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149786v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouvre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149783v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660655" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149782v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.262" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149790v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149789v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577097" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149788v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603287" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149787v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1602963" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149794v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149795v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418074" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149798v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecorf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149799v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gens" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149803v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153359v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911550" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149804v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940718" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020512" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153361v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1999.849301" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153369v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814444" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153368v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensaada" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1998.722850" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153370v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153371v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1998.813947" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153373v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153374v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153375v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1997.663138" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153379v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153382v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaraczewski" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1996.584055" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153383v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076350v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massigan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076703v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guittet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8X8TJVMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149780v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153366v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Hashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Dutta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267924" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051035v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Floquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3584533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110730" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3553735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194052v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hieu Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3620784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3354554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3344071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hinojosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Arguello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3182168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118608" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546260v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050956" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3067507" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Falou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28881" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hourani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3028166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Mansouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2975977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Achim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3000086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2935610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073283v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2827239" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghoon Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishan Canagarajah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2731627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I. Florea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy A. Vorobyov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2824764" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01790397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Diemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa90ff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouye Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2493241" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Szasz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2593795" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567074" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2608939" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ploquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.2.1.017001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2015.2463257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quinsac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/231317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massignan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM87FBF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mandard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Battault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2008.625" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.928088" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bleuzen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.862463" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5T56JXC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2003.1193619" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2002.800505" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.863152" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00115-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.880094" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.1999.11760402" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Guetbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153362v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.744659" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.677609" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Amoros Rivera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Smati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Curado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vicent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388076v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Ghouli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008877v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Pappas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889680" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493922v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635786" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137978v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenule Tuador Nwigbo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958691" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897959" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909815" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522474v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761623" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03352539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523370v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Hatvaniy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433999" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124597v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523366v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Freiss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434173" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523305v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593778" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331112v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506794" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433809" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Figueiredo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251337" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04147361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demoulin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232186v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190739" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942314v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Michailovich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matrone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942345v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098549" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925562" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901497v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901599v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926218" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896057v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759245" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891677v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857959" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891737v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857865" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612936v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759524" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925657" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397481v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759404" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884917v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Gy&#246;ngy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803354" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875503v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Dios Rodriguez-Callejas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940281" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930117v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925840" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580075" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Smith" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451044" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635405v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363778" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548035v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sfeir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777391v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n F&#252;zesi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Cserey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092120" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rohrbach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092328" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953357" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950645" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523670v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517383v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566922v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea-Florin Vaida" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566911v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493310" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517386v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517381v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429674v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371792v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363371v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163857" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371780v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661034v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399870v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665882v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0264" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147233v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081967v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042991" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239747v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148283v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146724v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Cristian Ureche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0427" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146720v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235879" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146725v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830731v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0486" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146722v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146723v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0084" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146718v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910711" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146726v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146719v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235880" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146729v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146733v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6135897" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146732v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146727v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Iulian" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877680" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146731v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0351" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091207" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146739v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935479" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Decock" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.087" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146735v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586793" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146736v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624793" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146738v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653270" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146737v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624797" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542593v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146734v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490350" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149776v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193030" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149779v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366703" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149782v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.262" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149785v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149784v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660564" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149786v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouvre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Pourcelot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149783v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660655" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149791v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1416473" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149790v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149789v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577097" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149788v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603287" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149792v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149787v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1602963" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149794v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149795v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418074" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149800v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecorf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149798v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149799v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gens" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153359v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911550" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149803v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149802v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149805v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020512" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149804v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940718" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153369v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814444" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153361v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1999.849301" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153370v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153371v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1998.813947" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153368v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensaada" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.1998.722850" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153367v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1998.765223" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153375v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1997.663138" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153373v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153374v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153377v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507420" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153378v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153380v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555523" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153381v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507439" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153379v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153382v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaraczewski" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.1996.584055" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153383v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777940v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076350v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier-Massigan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076703v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guittet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8588-0_9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8X8TJVMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149780v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153366v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098846v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>