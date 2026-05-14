--- v0 (2026-03-25)
+++ v1 (2026-05-14)
@@ -100,933 +100,933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En marge de PCEHM, 9 : KTT 89, un approvisionnement pour un déplacement de Yasmah-Addu entre Tuttul et Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.103-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En marge de PCEHM, 8 : Repas du roi à Tuttul à l’époque de Samsī-Addu, KTT 82 et KTT 310</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Denis Lacambre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sceau du chef des marchands Iddiyatum/Iddin-Numušda à Mari : un nouveau cas de sceau à monture à granulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Patrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.103-105</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.100-103, note 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Denis Lacambre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New etiquettes from Lagaba concerning beer and by-products, and the placement of the year MU GIBIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, fascicule 1, p. 23-27, note 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sceau et abus de pouvoir par Mukannišum : à propos de FM VI 50, l. 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Patrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.100-103, note 60</w:t>
+              <w:t xml:space="preserve">, 2017, 2017/1, pp.24-26, note 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02951374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sceaux à granulation de Tell Leilan. Étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Orontica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.49-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02876049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dates du séjour de Yasmah-Addu à Chagar Bazar (Ašnakkum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, fascicule 1, p. 23-27, note 11</w:t>
+              <w:t xml:space="preserve">, 2016, 2016/3, pp.103-105, note 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sceau et abus de pouvoir par Mukannišum : à propos de FM VI 50, l. 26</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02992313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge d’ARCHIBAB, 20 : Old Babylonian texts of delivery of bricks from Larsa (?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/2, pp.51-54, note 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04461024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pithana, an Anatolian ruler in the time of Samsuiluna of Babylon: New data from Tell Rimah (Iraq)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Patrier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Nahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02949348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge de HIGEOMES 2 : Hazatānum ou Hazakkānum à Chagar Bazar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017/1, pp.24-26, note 14</w:t>
+              <w:t xml:space="preserve">, 2015, 1, pp.18-19, note 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15, pp.49-66</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04461023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MVN X 72 et As. 33:385, deux sceaux de serviteurs du roi Būnu-Eštar de Kurdā?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.100-103, note 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les dates du séjour de Yasmah-Addu à Chagar Bazar (Ašnakkum)</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04461021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge de ARCHIBAB, 17 : livraisons de briques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016/3, pp.103-105, note 63</w:t>
+              <w:t xml:space="preserve">, 2014, 2014/2, pp.77-78, note 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461019v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04461021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les possessions de Māšum à Mari</w:t>
               </w:r>
@@ -2643,50 +2643,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chagar Bazar (l’ancienne Ašnakkum), une ville de l’empire de Samsī-Addu au XVIIIe s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'UR - Mondes anciens de l'université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Colonna d'Istria, May 2019, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vie et destin de Samiya, haut fonctionnaire de Samsī-Addu, à travers l’étude de ses sceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2708,622 +2777,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65e Rencontre Assyriologique Internationale, « Dieux, rois et capitales dans le Proche-Orient ancien », 8-12 juillet 2019, Collège de France et Musée du Louvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation cunéiforme du 18e s. av. J.-C. provenant de Chagar Bazar (l'ancienne Ašnakkum) : état de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du 13 décembre 2019, « L’administration palatiale en Mésopotamie du Nord au début du 2e millénaire av. J.-C. », UR Mondes ancien, Université de Liège, Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Colonna d'Istria, Dec 2019, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04451847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Colonna d'Istria, May 2019, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire d’Akkad et sa postérité au Proche-Orient ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire de l’École doctorale SHS Réception de l’Antiquité, Journée HALMA, Les fondateurs d’Empire et leur postérité, organisé par Laurianne Sève, École doctorale Sciences de l’homme et de la société / Lille Nord-de-France, université de Lille 3 &amp; laboratoire HALMA - UMR 8164, Maison de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eponym Ahiyaya and the chronology of the Upper Mesopotamian Kingdom of Samsî-Addu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives sur la chronologie de la première moitié du IIe millénaire av. J. C. au Proche-Orient ancien et en Égypte / New Perspectives on the Chronology of the Early Second Millennium BC in the Ancient Near East and Egypt, 8-9 septembre 2015, Université Charles-de-Gaulle – Lille 3, Maison de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Lacambre; Werner Nahm, Sep 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Denis Lacambre; Werner Nahm, Sep 2015, Villeneuve d’Ascq, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ergastules-nêpārum dans la première moitié du IIe millénaire av. J.-C. : les cas de Chagar Bazar (Ašnakkum) et de Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop – PICS COMPTABAB, « Why and how did they keep accounts ? Administrative practices in context (Mesopotamia - Bronze Age Period) », 30-31 octobre 2014, Université de Moscou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ilya Arkhipov, Grégory Chambon et Nele Ziegler, Oct 2014, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Ilya Arkhipov, Grégory Chambon et Nele Ziegler, Oct 2014, Moscou, Russie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eponym Ahiyaya in the Chagar Bazar Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop : Towards an Absolute Chronology of the Ancient Near East, 59e Rencontre Assyriologique Internationale, Law and (Dis)order in the Ancient Near East, 14-19 juillet 2013, Universiteit Gent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaas R. Veenhof; Gojko Barjamovic, Jul 2013, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Klaas R. Veenhof; Gojko Barjamovic, Jul 2013, Gand, Belgium</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication et consommation de la bière en Haute-Mésopotamie (XIXe-XVIIIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études autour du fonds Léon de Meyer. Recherches belges et françaises sur la Mésopotamie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis LACAMBRE, Oct 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard Measure and Rations in the Life of Palaces of Upper Mesopotamia during the first half of the Second Millennium BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop – METROLOGIA Project, Ludwig-Maximilians-Universität München, Weights and Measures as a Window on Ancient Near Eastern Societies / Wiegen und Messen als Zugang zu altorientalischen Gesellschaften / Peser et mesurer : nouvelle approche des sociétés du Proche-Orient ancien, Université de Munich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grégory Chambon; Adelheid Otto, Dec 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476415v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05559043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lights on the Lapis Lazuli of the Tôd Treasure, Egypt</w:t>
               </w:r>
@@ -6039,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440395v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nahm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans van Koppen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Millet Alb&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.095.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/605037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Donnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nhan Tunca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isac.uchicago.edu/research/publications/misc/changing-watercourses-babylonia-towards-reconstruction-ancient" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacambre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440388v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nahm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans van Koppen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Millet Alb&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.095.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/605037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Donnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nhan Tunca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isac.uchicago.edu/research/publications/misc/changing-watercourses-babylonia-towards-reconstruction-ancient" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>