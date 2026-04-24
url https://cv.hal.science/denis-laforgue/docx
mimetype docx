--- v1 (2026-03-25)
+++ v2 (2026-04-24)
@@ -486,151 +486,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de sociologie institutionnaliste</w:t>
+                <w:t xml:space="preserve">La ségrégation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06532-8</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 2-7475-9618-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04884040v1</w:t>
+                <w:t xml:space="preserve">halshs-04884099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ségrégation scolaire</w:t>
+                <w:t xml:space="preserve">Essais de sociologie institutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2015, 2-7475-9618-4</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06532-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04884099v1</w:t>
+                <w:t xml:space="preserve">halshs-04884040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et institutions</w:t>
               </w:r>
@@ -2533,51 +2533,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l’aide à domicile</w:t>
+                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l'aide à domicile. Vers une compréhension des phénomènes de non recours et de non adhésion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alvarez</w:t>
@@ -2612,102 +2612,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 17 (1), pp.55-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Vivre chez soi soutenu par des aides humaines, 17, pp.55-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04884050v1</w:t>
+                <w:t xml:space="preserve">halshs-01526864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l'aide à domicile. Vers une compréhension des phénomènes de non recours et de non adhésion.</w:t>
+                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l’aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alvarez</w:t>
@@ -2742,69 +2733,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vivre chez soi soutenu par des aides humaines, 17, pp.55-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, n° 17 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.171.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01526864v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04884050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l'aide à domicile. Vers une compréhension des phénomènes de non-recours et de non adhésion</w:t>
               </w:r>
@@ -2996,460 +2996,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institution et le nouvel entrant : entre reconnaissance et contrainte (Prison, travail social)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le scénario facteur 4 : les rhétoriques institutionnelles au regard des conduites ordinaires en matière de consommation d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Joly-Rissoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rostaing</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsantsa. Revue de la Société Suisse d'Ethnologie / Zeitschrift der Schweizerischen Ethnologischen Gesellschaft / Journal of the Swiss Ethnological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Facteur 4 / Factor 4, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00965979v1</w:t>
+                <w:t xml:space="preserve">hal-04705123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scénario facteur 4 : les rhétoriques institutionnelles au regard des conduites ordinaires en matière de consommation d’énergie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l'institution scolaire cherche à lutter contre les inégalités... Conditions, portée et limites d'une innovation administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 27 (1), pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.027.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705123v1</w:t>
+                <w:t xml:space="preserve">halshs-04884024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scénario facteur 4 : les rhétoriques institutionnelles au regard des conduites ordinaires en matière de consommation d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vol. 2, n° 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.8785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'institution scolaire cherche à lutter contre les inégalités... Conditions, portée et limites d'une innovation administrative</w:t>
+                <w:t xml:space="preserve">L'institution et le nouvel entrant : entre reconnaissance et contrainte (Prison, travail social)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tsantsa. Revue de la Société Suisse d'Ethnologie / Zeitschrift der Schweizerischen Ethnologischen Gesellschaft / Journal of the Swiss Ethnological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.18-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.027.0053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04884024v1</w:t>
+                <w:t xml:space="preserve">halshs-00965979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « esprits d'État » face à la ségrégation scolaire</w:t>
               </w:r>
@@ -3699,217 +3699,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléas naturels et vulnérabilités territoriales : construction de retours d’expériences sur la crise en cours du Chambon et leurs effets sur la résilience sociétale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysage et déphasages dans les rapports homme -milieu. Le cas de la Haute-Romanche et de la « crise du Chambon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre annuelle Géorisque : Retours d’expérience post-catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valery, Jan 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Paysages" du LLSETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802640v1</w:t>
+                <w:t xml:space="preserve">hal-01679148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et déphasages dans les rapports homme -milieu. Le cas de la Haute-Romanche et de la « crise du Chambon »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aléas naturels et vulnérabilités territoriales : construction de retours d’expériences sur la crise en cours du Chambon et leurs effets sur la résilience sociétale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Paysages" du LLSETI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Chambéry, France</w:t>
+              <w:t xml:space="preserve">13ème rencontre annuelle Géorisque : Retours d’expérience post-catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valery, Jan 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679148v2</w:t>
+                <w:t xml:space="preserve">hal-01802640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités institutionnelles et résilience territoriale : la construction incertaine d'une trajectoire adaptative en réponse à la &amp;quot;crise du Chambon&amp;quot; en Haute-Romanche</w:t>
               </w:r>
@@ -4459,165 +4459,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
+                <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904167v1</w:t>
+                <w:t xml:space="preserve">hal-00914587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
+                <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914587v2</w:t>
+                <w:t xml:space="preserve">hal-00904167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions publiques contribuent-elles à créer un ordre social?</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C144F6D"/>
+    <w:nsid w:val="342181BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5341,51 +5341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-laforgue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8361-9821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rostaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8085245.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01140989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00710116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00618695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03710416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.10059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.11.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVDFHQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calmo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Carreta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Evsina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.171.0055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008871ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.027.0053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.180.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01802640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01679148v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00991431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00904167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00914587v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-laforgue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8361-9821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rostaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8085245.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01140989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00710116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00618695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03710416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.10059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.11.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVDFHQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calmo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Carreta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Evsina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.171.0055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008871ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.027.0053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8785" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.180.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01679148v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01802640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00991431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00914587v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00904167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>