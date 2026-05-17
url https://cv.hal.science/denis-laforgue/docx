--- v2 (2026-04-24)
+++ v3 (2026-05-17)
@@ -486,151 +486,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ségrégation scolaire</w:t>
+                <w:t xml:space="preserve">Essais de sociologie institutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2015, 2-7475-9618-4</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06532-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04884099v1</w:t>
+                <w:t xml:space="preserve">halshs-04884040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de sociologie institutionnaliste</w:t>
+                <w:t xml:space="preserve">La ségrégation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06532-8</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 2-7475-9618-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04884040v1</w:t>
+                <w:t xml:space="preserve">halshs-04884099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et institutions</w:t>
               </w:r>
@@ -2533,51 +2533,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l'aide à domicile. Vers une compréhension des phénomènes de non recours et de non adhésion.</w:t>
+                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l’aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alvarez</w:t>
@@ -2612,93 +2612,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vivre chez soi soutenu par des aides humaines, 17, pp.55-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, n° 17 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.171.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01526864v1</w:t>
+                <w:t xml:space="preserve">halshs-04884050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l’aide à domicile</w:t>
+                <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l'aide à domicile. Vers une compréhension des phénomènes de non recours et de non adhésion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alvarez</w:t>
@@ -2733,78 +2742,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 17 (1), pp.55-70. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Vivre chez soi soutenu par des aides humaines, 17, pp.55-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vsoc.171.0055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04884050v1</w:t>
+                <w:t xml:space="preserve">halshs-01526864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la disjonction entre qualité de vie et qualité de l'aide à domicile. Vers une compréhension des phénomènes de non-recours et de non adhésion</w:t>
               </w:r>
@@ -2996,460 +2996,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04884031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scénario facteur 4 : les rhétoriques institutionnelles au regard des conduites ordinaires en matière de consommation d’énergie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'institution et le nouvel entrant : entre reconnaissance et contrainte (Prison, travail social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tsantsa. Revue de la Société Suisse d'Ethnologie / Zeitschrift der Schweizerischen Ethnologischen Gesellschaft / Journal of the Swiss Ethnological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.18-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705123v1</w:t>
+                <w:t xml:space="preserve">halshs-00965979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'institution scolaire cherche à lutter contre les inégalités... Conditions, portée et limites d'une innovation administrative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le scénario facteur 4 : les rhétoriques institutionnelles au regard des conduites ordinaires en matière de consommation d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Joly-Rissoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/es.027.0053⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Facteur 4 / Factor 4, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04884024v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scénario facteur 4 : les rhétoriques institutionnelles au regard des conduites ordinaires en matière de consommation d’énergie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l'institution scolaire cherche à lutter contre les inégalités... Conditions, portée et limites d'une innovation administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8785⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 27 (1), pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.027.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04884018v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04884024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institution et le nouvel entrant : entre reconnaissance et contrainte (Prison, travail social)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le scénario facteur 4 : les rhétoriques institutionnelles au regard des conduites ordinaires en matière de consommation d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rostaing</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsantsa. Revue de la Société Suisse d'Ethnologie / Zeitschrift der Schweizerischen Ethnologischen Gesellschaft / Journal of the Swiss Ethnological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 2, n° 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00965979v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04884018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « esprits d'État » face à la ségrégation scolaire</w:t>
               </w:r>
@@ -3699,217 +3699,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et déphasages dans les rapports homme -milieu. Le cas de la Haute-Romanche et de la « crise du Chambon »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aléas naturels et vulnérabilités territoriales : construction de retours d’expériences sur la crise en cours du Chambon et leurs effets sur la résilience sociétale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Paysages" du LLSETI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Chambéry, France</w:t>
+              <w:t xml:space="preserve">13ème rencontre annuelle Géorisque : Retours d’expérience post-catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valery, Jan 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679148v2</w:t>
+                <w:t xml:space="preserve">hal-01802640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléas naturels et vulnérabilités territoriales : construction de retours d’expériences sur la crise en cours du Chambon et leurs effets sur la résilience sociétale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysage et déphasages dans les rapports homme -milieu. Le cas de la Haute-Romanche et de la « crise du Chambon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre annuelle Géorisque : Retours d’expérience post-catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valery, Jan 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Paysages" du LLSETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802640v1</w:t>
+                <w:t xml:space="preserve">hal-01679148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités institutionnelles et résilience territoriale : la construction incertaine d'une trajectoire adaptative en réponse à la &amp;quot;crise du Chambon&amp;quot; en Haute-Romanche</w:t>
               </w:r>
@@ -4459,165 +4459,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
+                <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914587v2</w:t>
+                <w:t xml:space="preserve">hal-00904167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
+                <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les institutions comme évènements qui font suite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Aux frontières des institutions publiques : vers un déclin de l'asymétrie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904167v1</w:t>
+                <w:t xml:space="preserve">hal-00914587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions publiques contribuent-elles à créer un ordre social?</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="342181BE"/>
+    <w:nsid w:val="76ECDFF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5341,51 +5341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-laforgue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8361-9821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rostaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8085245.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01140989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00710116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00618695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03710416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.10059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.11.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVDFHQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calmo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Carreta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Evsina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.171.0055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008871ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.027.0053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8785" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.180.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01679148v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01802640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00991431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00914587v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00904167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-laforgue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8361-9821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rostaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8085245.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01140989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00710116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00618695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03710416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.10059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gorddard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.11.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVDFHQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calmo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Carreta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Evsina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.171.0055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008871ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly-Rissoan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8717" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.027.0053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.180.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01802640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01679148v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01803492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00991431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00904167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00914587v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00839279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>