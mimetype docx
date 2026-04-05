--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1747,429 +1747,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PiQSARS: A pipeline for quantitative and statistical analyses of ratiometric fluorescent biosensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individualized multi-omic pathway deviation scores using multiple factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lévy</w:t>
+                <w:t xml:space="preserve">Regina Manansala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meng-Er Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.101034. </w:t>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.362-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxaa029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036408v1</w:t>
+                <w:t xml:space="preserve">hal-02968360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified Use of Reproductive Technologies and Reduced Dimensions of Breeding Schemes Put Genetic Diversity at Risk in Dairy Cattle Breeds</w:t>
+                <w:t xml:space="preserve">PiQSARS: A pipeline for quantitative and statistical analyses of ratiometric fluorescent biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
+                <w:t xml:space="preserve">Elise Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayolle</w:t>
+                <w:t xml:space="preserve">Meng-Er Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10101903⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.101034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975056v1</w:t>
+                <w:t xml:space="preserve">hal-03036408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized multi-omic pathway deviation scores using multiple factor analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Intensified Use of Reproductive Technologies and Reduced Dimensions of Breeding Schemes Put Genetic Diversity at Risk in Dairy Cattle Breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Manansala</w:t>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Flister</w:t>
+                <w:t xml:space="preserve">Laura Balberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallgeir Rui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Guillaume Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.362-379. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxaa029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani10101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968360v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signatures of muscle growth and composition deciphered by the meta-analysis of age-related public transcriptomics data</w:t>
               </w:r>
@@ -2417,619 +2417,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and relationships among six local cattle populations in semi-arid areas assessed by a bovine medium-density single nucleotide polymorphism data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Leduc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+                <w:t xml:space="preserve">Nadjet Boushaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhira Saidi-Mehtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627434v1</w:t>
+                <w:t xml:space="preserve">hal-02624837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alary</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelillah Araba</w:t>
+                <w:t xml:space="preserve">Isabelle Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622739v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dufort</w:t>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Abdelillah Araba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.1009-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618369v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and relationships among six local cattle populations in semi-arid areas assessed by a bovine medium-density single nucleotide polymorphism data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Boushaba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Flori</w:t>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadhira Saidi-Mehtar</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.8-14. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118001179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624837v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in three French dairy cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando H Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,295 +3501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic fowl breed variation in egg white protein expression: application of proteomics and transcriptomics</w:t>
+                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Bílková</w:t>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Zita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladimír Beneš</w:t>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03099⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906542v1</w:t>
+                <w:t xml:space="preserve">hal-01684895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domestic fowl breed variation in egg white protein expression: application of proteomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Bílková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Zita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Eynard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+                <w:t xml:space="preserve">Vladimír Beneš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.113-121. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684895v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
               </w:r>
@@ -5261,51 +5261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIDDE: a Web-Interfaced next generation database for genetic diversity exploration, with a first application in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre A. Eggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes A. Lenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta de Menicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (68), pp.1-6</w:t>
@@ -7402,230 +7402,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity traits in pigs: substantial genetic variation and limited covariation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La genèse et le développement des concepts de l'évaluation génétique classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.323-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000161v1</w:t>
+                <w:t xml:space="preserve">hal-00999905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse et le développement des concepts de l'évaluation génétique classique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunity traits in pigs: substantial genetic variation and limited covariation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e22717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999905v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of the European Charolais and Limousin cattle metapopulations using pedigree analyses</w:t>
               </w:r>
@@ -7758,51 +7758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Trends of Genetic Variation of Domestic Ruminants in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes A. Lenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, online (9), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A whole genome Bayesian scan for adaptive genetic divergence in West African cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Riebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8553,51 +8553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8961,394 +8961,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'utilisation des marqueurs moléculaires pour la caractérisation génétique des races bovines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jombart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (5), pp.545-567</w:t>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894598v1</w:t>
+                <w:t xml:space="preserve">hal-02653235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39, pp.545-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des marqueurs moléculaires pour la caractérisation génétique des races bovines.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5), pp.545-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653235v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-assisted conservation of European cattle breeds. An evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (5), pp.475-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9420,51 +9420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9604,200 +9604,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for birth and weaning traits in French specialized beef cattle breeds</w:t>
+                <w:t xml:space="preserve">Should genetic groups be fitted in BLUP evaluation? Practical answer for the French AI beef sire evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (3), pp.325-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2004004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679885v1</w:t>
+                <w:t xml:space="preserve">hal-00894310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should genetic groups be fitted in BLUP evaluation? Practical answer for the French AI beef sire evaluation</w:t>
+                <w:t xml:space="preserve">Genetic parameters for birth and weaning traits in French specialized beef cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 89, pp.121-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2004004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00894310v1</w:t>
+                <w:t xml:space="preserve">hal-02679885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should genetic groups be fitted in BLUP evaluation? Practical answer for the French AI beef sire evaluation</w:t>
               </w:r>
@@ -10400,51 +10400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la race bovine Somba à l'aide de marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M.A. Belemsaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,51 +10525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a multivariate consensus representation of genetic relationships among populations always meaningful ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11065,51 +11065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11158,584 +11158,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
+                <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Queval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">G.A. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Mériaux</w:t>
+                <w:t xml:space="preserve">K. Sandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Grosclaude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Barre-Dirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Blott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894216v1</w:t>
+                <w:t xml:space="preserve">hal-02694679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barre-Dirie</w:t>
+                <w:t xml:space="preserve">Rémy Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Basedow</w:t>
+                <w:t xml:space="preserve">Jean-Claude Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Blott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, suppl. 1, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694679v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Queval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grosclaude</w:t>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698229v1</w:t>
+                <w:t xml:space="preserve">hal-02689458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Solignac</w:t>
+                <w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+                <w:t xml:space="preserve">F. Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, suppl. 1, pp.8-9</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689458v1</w:t>
+                <w:t xml:space="preserve">hal-02698229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genetic relationships between 10 cattle breeds with 17 microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28, pp.338-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13168,277 +13168,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t>
+                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in rainbow trout isogenic lines with contrasted susceptibility to VHSV and Flavobacterium psychrophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perojil Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe (AQUA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298008v1</w:t>
+                <w:t xml:space="preserve">hal-05228305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in rainbow trout isogenic lines with contrasted susceptibility to VHSV and Flavobacterium psychrophilum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clark</w:t>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Perojil Morata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe (AQUA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228305v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old wine in new bottles : Factorial analyses in the age of multi-omics</w:t>
               </w:r>
@@ -13526,652 +13526,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227272v1</w:t>
+                <w:t xml:space="preserve">hal-04186459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+                <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186459v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329926v1</w:t>
+                <w:t xml:space="preserve">hal-04881852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between sow activity over the days after farrowing and litter weight gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
+              <w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881852v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des acteurs impliqués dans la préservation des races locales : une enquête du projet européen GEroNIMO</w:t>
               </w:r>
@@ -14407,103 +14407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in constrasted rainbow trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perojil Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
@@ -14916,51 +14916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallgeir Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Math Bio Santé du GDR MATHSAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Besançon, France</w:t>
@@ -15502,90 +15502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15610,77 +15610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15860,64 +15860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16162,51 +16162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L. Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallgeir Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroBioc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bruxelles, Belgium</w:t>
@@ -16287,51 +16287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L. Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Manansala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroBioc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bruxelles, Belgium</w:t>
@@ -16479,277 +16479,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948746v1</w:t>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and use of genetic information for improvement of health in pedigree dogs</w:t>
               </w:r>
@@ -16977,90 +16977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17249,64 +17249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -17329,402 +17329,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux marqueurs moléculaires de l'adaptation à des aliments à base de végétaux chez la truite arc en ciel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest and limits of a bovine MD chip to study &amp;lt;em&amp;gt;Bos taurus&amp;lt;/em&amp;gt; × &amp;lt;em&amp;gt;Bos indicus&amp;lt;/em&amp;gt; crossbred animals in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Dennis Cruz Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603407v1</w:t>
+                <w:t xml:space="preserve">hal-02739618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission du microARN miR-30b présent dans le lait de souris transgéniques chez le petit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Nouveaux marqueurs moléculaires de l'adaptation à des aliments à base de végétaux chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. French Society for Extracellular Vesicles meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800225v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and limits of a bovine MD chip to study &amp;lt;em&amp;gt;Bos taurus&amp;lt;/em&amp;gt; × &amp;lt;em&amp;gt;Bos indicus&amp;lt;/em&amp;gt; crossbred animals in India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Saintilan</w:t>
+                <w:t xml:space="preserve">Transmission du microARN miR-30b présent dans le lait de souris transgéniques chez le petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">1. French Society for Extracellular Vesicles meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739618v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
               </w:r>
@@ -17762,51 +17762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
@@ -18329,428 +18329,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLPCA: A Fused Lasso PCA-based approach to identify influential markers in differentiated populations from dense SNP data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798952v1</w:t>
+                <w:t xml:space="preserve">hal-01193908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rna-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">FLPCA: A Fused Lasso PCA-based approach to identify influential markers in differentiated populations from dense SNP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Verrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194071v1</w:t>
+                <w:t xml:space="preserve">hal-02798952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Rna-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193908v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLPCA: A Fused-Lasso based approach to identify footprints of selection in differentiated populations from dense SNP data: applications to human and cattle data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18939,90 +18939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes différentiellement exprimés dans deux tissus cibles de lignées clonales de truite sensibles ou résistantes à la SHV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Fréjus, France. 1 p</w:t>
@@ -19170,109 +19170,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t>
+              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919421v1</w:t>
+                <w:t xml:space="preserve">hal-02749997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t>
               </w:r>
@@ -19377,152 +19420,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749997v1</w:t>
+                <w:t xml:space="preserve">hal-00919421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t>
               </w:r>
@@ -21193,260 +21193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers une évaluation génétique européenne de la race Limousine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Pabiou</w:t>
+                <w:t xml:space="preserve">Apprécier la connexion dans une évaluation génétique internationale. L'exemple des races Montbéliarde et Simmental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Minery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Mattalia-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750469v1</w:t>
+                <w:t xml:space="preserve">hal-02751953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprécier la connexion dans une évaluation génétique internationale. L'exemple des races Montbéliarde et Simmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Minery</w:t>
+                <w:t xml:space="preserve">Premiers pas vers une évaluation génétique européenne de la race Limousine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wickham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les ruminants</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751953v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un nouveau critère de connexion génétique dans l'espèce caprine</w:t>
               </w:r>
@@ -21704,51 +21704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21907,51 +21907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of individual markers to the analysis of the relationships among breeds by correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22192,51 +22192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes K-tableaux et structures génétiques entre populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22583,575 +22583,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between nine French horse breeds.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a strategy for the conservation of the genetic diversity of European cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Danell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudenz Dolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770200v1</w:t>
+                <w:t xml:space="preserve">hal-02771848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of microsatellites for measuring genetic diversity of European local beef cattle breeds for conservation purposes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relationships between nine French horse breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770357v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a strategy for the conservation of the genetic diversity of European cattle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaudenz Dolf</w:t>
+                <w:t xml:space="preserve">The use of microsatellites for measuring genetic diversity of European local beef cattle breeds for conservation purposes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beja-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771848v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des correspondances et biodiversité dans les races domestiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La connexion dans l'évaluation en ferme des ruminants allaitants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Journées 1999 de la Société Française de Biométire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Grenoble, 5 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837801v1</w:t>
+                <w:t xml:space="preserve">hal-02769879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connexion dans l'évaluation en ferme des ruminants allaitants.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des correspondances et biodiversité dans les races domestiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Journaux</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Journées 1999 de la Société Française de Biométire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Grenoble, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769879v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism of retroviral insertions and genetic diversity between european chicken breeds sampled within european research project AVIANDIV</w:t>
               </w:r>
@@ -23383,103 +23383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barre-Dirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Blott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
@@ -23508,103 +23508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23856,178 +23856,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel d'analyse de généalogie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréciation de la qualité d'une évaluation &amp;quot;BLUP&amp;quot; par le CD. Application à l'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Saint-Martin de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764930v1</w:t>
+                <w:t xml:space="preserve">hal-02767016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation de la qualité d'une évaluation &amp;quot;BLUP&amp;quot; par le CD. Application à l'optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logiciel d'analyse de généalogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Saint-Martin de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767016v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IBOVAL&amp;quot;: Une révolution tranquille dans l'évaluation génétique des bovins allaitants en France</w:t>
               </w:r>
@@ -26242,51 +26242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. , Annual Meeting of the European Association for Animal Production, 2019, LXX Annual Meeting of the European Federation of Animal Science</w:t>
@@ -26630,51 +26630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France. 2018</w:t>
@@ -26755,51 +26755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
@@ -26828,51 +26828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating reference population in Genomic Selection for genetic diversity conservation What can we learn from real data and simulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26880,51 +26880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P.L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference in Quantitative Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Galveston Texas, United States. 2017</w:t>
@@ -27212,103 +27212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which individual to phenotype? Optimal design of reference population for genomic selection while maintaining genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQG 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, Wisconsin, United States. 2016</w:t>
@@ -27613,77 +27613,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States. , 2014</w:t>
@@ -28902,103 +28902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed assignment in cattle using microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Conference on animal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29143,64 +29143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connexion dans l'évaluation en ferme des ruminants allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29362,64 +29362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la connexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29897,64 +29897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -30620,51 +30620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by gene regulatory networks Tailored conceptus-maternal communication at implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando H. Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31027,51 +31027,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMT Evaluation Génétique des Bovins : Bilan des travaux menés en 2010; Projets pour le 1er semestre 2011</w:t>
+                <w:t xml:space="preserve">UMT Evaluation Génétique des Bovins : Bilan des travaux 2006-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
@@ -31082,75 +31082,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2011, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193651v1</w:t>
+                <w:t xml:space="preserve">hal-01193673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMT Evaluation Génétique des Bovins : Bilan des travaux 2006-2011</w:t>
+                <w:t xml:space="preserve">UMT Evaluation Génétique des Bovins : Bilan des travaux menés en 2010; Projets pour le 1er semestre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
@@ -31161,51 +31161,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2011, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193673v1</w:t>
+                <w:t xml:space="preserve">hal-01193651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMT Evaluation Génétique des Bovins : Bilan des travaux menés en 2008; Projets pour 2009</w:t>
               </w:r>
@@ -32147,51 +32147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Verma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Shivanand Dige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachinandan De" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Rout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Criscione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mastrangelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Marletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12172198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03330799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04303-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Er Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Manansala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxaa029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Raffin-Sanson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boushaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhira Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001179" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Windig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lewis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Missant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.02.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TLGC5S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Zita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Bene&#353;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03099" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danchin-Burge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137783633347627E12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahammi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. S. Gaouar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet-Aoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P58JKBWN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2181-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gargani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pariset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A. Lenstra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Menicis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-16" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Desjardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-798" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M. Boerries" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven S. Eiselein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz M. Buck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Meyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. N. Pegolo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. H. de Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. L&#244;bo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00934.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646771v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ginja" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kantanen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia P&#233;rez-Pardal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015922" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000161v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022717" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999905v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Forabosco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fogh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3469" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone Marsan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2060932" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013038" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rout" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mandal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495390903534622" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193619v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Doan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-45" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riebler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-550" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rout" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunath Joshi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Mandal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalji Singh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656077v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654079v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01141876" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FD455959F7958D82CFE54C43CF7A26D00C6E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894310v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678670v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bessa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669752v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jordana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679938v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.A. Belemsaga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceriotti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagbohoun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carleos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ca&#241;&#243;n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bessa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carleos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carretero" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001121" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894385v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001128" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670525v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souvenir Zafindrajaona" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeuh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idriss" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894216v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Queval" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;riaux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosclaude" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694679v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Russell" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre-Dirie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basedow" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blott" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698229v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Queval" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosclaude" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689458v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684434v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684734v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rehben" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711206v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655402v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930604" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699431v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Shi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700242v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709206v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722725v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724330v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124137v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143302v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Persichilli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526683v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173233v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumona P. Dhara" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava J. Udvadia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173225v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Auer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482047v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734215v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739618v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cruz Hidalgo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Deshpande" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536465v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Gonzales" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798952v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194071v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Verrier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193942v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193891v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919421v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190536v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Fran&#231;ois" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756147v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Forabosco" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fogh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pabiou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752538v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193790v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sullivan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751232v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757220v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pabiou" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wickham" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;l Fouilloux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750469v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wickham" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751953v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Mattalia-Elie" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755445v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Fouilloux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760603v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Chang" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762062v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758762v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759808v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761906v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763305v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764392v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827702v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836647v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770200v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770357v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771848v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Bradley" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danell" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Dolf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837801v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769879v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiphine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770100v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Contamin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769253v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771107v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837571v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764879v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767737v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764930v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767016v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769291v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772284v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847244v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777817v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852166v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773001v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843767v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775081v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775328v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudeau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775330v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776514v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772216v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774175v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783028v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782272v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853336v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854572v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779991v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855599v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628092v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baloche" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189793v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744640v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Wu" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Beauger" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746375v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vig&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842103v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dodelin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837232v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825339v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842228v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839044v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulesteix" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842233v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840912v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrechet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844481v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975703v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485741v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asset" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lecardonnel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336078v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Dickinson" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467581v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritschnig Sandra" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193689v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193651v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193673v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193622v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193624v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01221425v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796086v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443641v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443661v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443620v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447190v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801231v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Verma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Shivanand Dige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachinandan De" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Rout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Criscione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mastrangelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Marletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12172198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03330799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04303-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Manansala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flister" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxaa029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;vy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Er Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Raffin-Sanson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boushaba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhira Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Windig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lewis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Missant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.02.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TLGC5S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Zita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Bene&#353;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03099" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danchin-Burge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137783633347627E12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahammi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. S. Gaouar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet-Aoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P58JKBWN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2181-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gargani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pariset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A. Lenstra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Menicis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-16" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Desjardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-798" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M. Boerries" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven S. Eiselein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz M. Buck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Meyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. N. Pegolo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. H. de Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. L&#244;bo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00934.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646771v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ginja" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kantanen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia P&#233;rez-Pardal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015922" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999905v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000161v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022717" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Forabosco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fogh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3469" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone Marsan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2060932" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013038" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rout" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mandal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495390903534622" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193619v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Doan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-45" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riebler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-550" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rout" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunath Joshi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Mandal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalji Singh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656077v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894598v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654079v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01141876" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FD455959F7958D82CFE54C43CF7A26D00C6E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894310v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679885v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678670v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bessa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669752v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jordana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679938v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.A. Belemsaga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceriotti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagbohoun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carleos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ca&#241;&#243;n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bessa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carleos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carretero" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001121" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894385v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001128" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670525v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souvenir Zafindrajaona" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeuh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idriss" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694679v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Russell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre-Dirie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basedow" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894216v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Queval" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;riaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosclaude" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689458v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698229v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Queval" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosclaude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684434v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684734v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rehben" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711206v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655402v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930604" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699431v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Shi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700242v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709206v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722725v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724330v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124137v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143302v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Persichilli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526683v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173233v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumona P. Dhara" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava J. Udvadia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173225v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Auer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482047v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734215v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739618v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cruz Hidalgo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Deshpande" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536465v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Gonzales" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798952v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194071v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Verrier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193942v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193891v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919421v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190536v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Fran&#231;ois" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756147v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Forabosco" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fogh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pabiou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752538v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193790v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sullivan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751232v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757220v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pabiou" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wickham" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;l Fouilloux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751953v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Mattalia-Elie" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750469v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wickham" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755445v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Fouilloux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760603v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Chang" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762062v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758762v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759808v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761906v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763305v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764392v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827702v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836647v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771848v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Bradley" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danell" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Dolf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770200v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770357v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769879v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiphine" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837801v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770100v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Contamin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769253v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771107v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837571v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764879v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767737v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767016v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764930v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769291v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772284v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847244v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777817v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852166v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773001v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843767v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775081v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775328v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudeau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775330v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776514v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772216v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774175v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783028v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782272v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853336v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854572v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779991v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855599v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628092v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baloche" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189793v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744640v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Wu" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Beauger" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746375v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vig&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842103v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dodelin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837232v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825339v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842228v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839044v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulesteix" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842233v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840912v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrechet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844481v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975703v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485741v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asset" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lecardonnel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336078v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Dickinson" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467581v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritschnig Sandra" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193689v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193673v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193651v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193622v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193624v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01221425v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796086v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443641v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443661v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443620v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447190v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801231v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>