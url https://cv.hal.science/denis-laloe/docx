--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1747,429 +1747,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized multi-omic pathway deviation scores using multiple factor analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensified Use of Reproductive Technologies and Reduced Dimensions of Breeding Schemes Put Genetic Diversity at Risk in Dairy Cattle Breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Manansala</w:t>
+                <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Flister</w:t>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallgeir Rui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxaa029⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968360v1</w:t>
+                <w:t xml:space="preserve">hal-02975056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PiQSARS: A pipeline for quantitative and statistical analyses of ratiometric fluorescent biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Er Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.101034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified Use of Reproductive Technologies and Reduced Dimensions of Breeding Schemes Put Genetic Diversity at Risk in Dairy Cattle Breeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Individualized multi-omic pathway deviation scores using multiple factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Regina Manansala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Balberini</w:t>
+                <w:t xml:space="preserve">Michael Flister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fayolle</w:t>
+                <w:t xml:space="preserve">Hallgeir Rui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.1903. </w:t>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.362-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani10101903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxaa029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975056v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signatures of muscle growth and composition deciphered by the meta-analysis of age-related public transcriptomics data</w:t>
               </w:r>
@@ -2417,619 +2417,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and relationships among six local cattle populations in semi-arid areas assessed by a bovine medium-density single nucleotide polymorphism data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Boushaba</w:t>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadhira Saidi-Mehtar</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118001179⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624837v1</w:t>
+                <w:t xml:space="preserve">hal-02627434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Araba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (5), pp.1009-1029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and relationships among six local cattle populations in semi-arid areas assessed by a bovine medium-density single nucleotide polymorphism data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+                <w:t xml:space="preserve">Nadjet Boushaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Boujenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+                <w:t xml:space="preserve">Nadhira Saidi-Mehtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.20345. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.8-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627434v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in three French dairy cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando H Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,295 +3501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
+                <w:t xml:space="preserve">Domestic fowl breed variation in egg white protein expression: application of proteomics and transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Eynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">Barbora Bílková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Zita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Beneš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684895v1</w:t>
+                <w:t xml:space="preserve">hal-01906542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic fowl breed variation in egg white protein expression: application of proteomics and transcriptomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukáš Zita</w:t>
+                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimír Beneš</w:t>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906542v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
               </w:r>
@@ -4292,295 +4292,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial response to a high-protein diet in rat colon</w:t>
+                <w:t xml:space="preserve">Sunflower oil supplementation affects the expression of miR-20a-5p and miR-142-5p in the lactating bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3514-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.e0185511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568602v1</w:t>
+                <w:t xml:space="preserve">hal-02617650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower oil supplementation affects the expression of miR-20a-5p and miR-142-5p in the lactating bovine mammary gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epithelial response to a high-protein diet in rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (12), pp.e0185511. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617650v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular analysis of the patterns of genetic diversity in local chickens from western Algeria in comparison with commercial lines and wild jungle fowls</w:t>
               </w:r>
@@ -4980,51 +4980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food deprivation affects the miRNome in the lactating goat mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,51 +5261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIDDE: a Web-Interfaced next generation database for genetic diversity exploration, with a first application in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre A. Eggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes A. Lenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta de Menicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (68), pp.1-6</w:t>
@@ -6272,90 +6272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.e91938. </w:t>
@@ -7402,230 +7402,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse et le développement des concepts de l'évaluation génétique classique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunity traits in pigs: substantial genetic variation and limited covariation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e22717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999905v1</w:t>
+                <w:t xml:space="preserve">hal-01000161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity traits in pigs: substantial genetic variation and limited covariation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La genèse et le développement des concepts de l'évaluation génétique classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.323-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000161v1</w:t>
+                <w:t xml:space="preserve">hal-00999905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of the European Charolais and Limousin cattle metapopulations using pedigree analyses</w:t>
               </w:r>
@@ -7758,51 +7758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Trends of Genetic Variation of Domestic Ruminants in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes A. Lenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, online (9), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A whole genome Bayesian scan for adaptive genetic divergence in West African cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Riebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8553,51 +8553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8961,394 +8961,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des marqueurs moléculaires pour la caractérisation génétique des races bovines.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5), pp.545-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653235v1</w:t>
+                <w:t xml:space="preserve">hal-00894598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39, pp.545-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus genetic structuring and typological value of markers using multiple co-inertia analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'utilisation des marqueurs moléculaires pour la caractérisation génétique des races bovines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (5), pp.545-567</w:t>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894598v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-assisted conservation of European cattle breeds. An evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (5), pp.475-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9420,51 +9420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9604,200 +9604,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should genetic groups be fitted in BLUP evaluation? Practical answer for the French AI beef sire evaluation</w:t>
+                <w:t xml:space="preserve">Genetic parameters for birth and weaning traits in French specialized beef cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 89, pp.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894310v1</w:t>
+                <w:t xml:space="preserve">hal-02679885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for birth and weaning traits in French specialized beef cattle breeds</w:t>
+                <w:t xml:space="preserve">Should genetic groups be fitted in BLUP evaluation? Practical answer for the French AI beef sire evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (3), pp.325-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2004004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679885v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should genetic groups be fitted in BLUP evaluation? Practical answer for the French AI beef sire evaluation</w:t>
               </w:r>
@@ -10400,51 +10400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la race bovine Somba à l'aide de marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M.A. Belemsaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,51 +10525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a multivariate consensus representation of genetic relationships among populations always meaningful ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11065,51 +11065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11158,303 +11158,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Russell</w:t>
+                <w:t xml:space="preserve">Rémy Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sandberg</w:t>
+                <w:t xml:space="preserve">Jean-Claude Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barre-Dirie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, suppl. 1, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694679v1</w:t>
+                <w:t xml:space="preserve">hal-00894216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Queval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">A. Barre-Dirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Mériaux</w:t>
+                <w:t xml:space="preserve">M. Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Grosclaude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.C. Blott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (4), pp.367-383</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894216v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11544,51 +11544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations génétiques entre populations de taurins ou zébus d'Afrique de l'Ouest et taurins européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11652,51 +11652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genetic relationships between 10 cattle breeds with 17 microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13168,277 +13168,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in rainbow trout isogenic lines with contrasted susceptibility to VHSV and Flavobacterium psychrophilum</w:t>
+                <w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clark</w:t>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe (AQUA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228305v1</w:t>
+                <w:t xml:space="preserve">hal-05298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in rainbow trout isogenic lines with contrasted susceptibility to VHSV and Flavobacterium psychrophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+                <w:t xml:space="preserve">Diego Perojil Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe (AQUA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298008v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old wine in new bottles : Factorial analyses in the age of multi-omics</w:t>
               </w:r>
@@ -13526,652 +13526,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+                <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186459v1</w:t>
+                <w:t xml:space="preserve">hal-04227272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics approaches highlight milk molecules impacting offspring early gut maturation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227272v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
+              <w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881852v1</w:t>
+                <w:t xml:space="preserve">hal-04329926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between sow activity over the days after farrowing and litter weight gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329926v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des acteurs impliqués dans la préservation des races locales : une enquête du projet européen GEroNIMO</w:t>
               </w:r>
@@ -14407,103 +14407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in constrasted rainbow trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perojil Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
@@ -14526,277 +14526,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective sweep mapping in the R+ R-chicken lines divergently selected for RFI (residual feed intake)</w:t>
+                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boitard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.407</w:t>
+              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797331v1</w:t>
+                <w:t xml:space="preserve">hal-04330599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective sweep mapping in the R+ R-chicken lines divergently selected for RFI (residual feed intake)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330599v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité domestique animale : Constitution, évolution, perspectives</w:t>
               </w:r>
@@ -14916,51 +14916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallgeir Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Math Bio Santé du GDR MATHSAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Besançon, France</w:t>
@@ -15502,90 +15502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15610,77 +15610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15860,64 +15860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15979,277 +15979,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individualized multi-omic pathway deviation scores using multiple factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Désert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Paul L. Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">EuroBioc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737948v1</w:t>
+                <w:t xml:space="preserve">hal-04173225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized multi-omic pathway deviation scores using multiple factor analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul L. Auer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hallgeir Rui</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroBioc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173225v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized multi-omic pathway deviation scores using multiple factor analysis</w:t>
               </w:r>
@@ -16274,64 +16274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L. Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Manansala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroBioc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bruxelles, Belgium</w:t>
@@ -16479,277 +16479,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+                <w:t xml:space="preserve">hal-02948746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948746v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and use of genetic information for improvement of health in pedigree dogs</w:t>
               </w:r>
@@ -16977,90 +16977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17249,64 +17249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -17329,432 +17329,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and limits of a bovine MD chip to study &amp;lt;em&amp;gt;Bos taurus&amp;lt;/em&amp;gt; × &amp;lt;em&amp;gt;Bos indicus&amp;lt;/em&amp;gt; crossbred animals in India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux marqueurs moléculaires de l'adaptation à des aliments à base de végétaux chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Cruz Hidalgo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Saintilan</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739618v1</w:t>
+                <w:t xml:space="preserve">hal-01603407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux marqueurs moléculaires de l'adaptation à des aliments à base de végétaux chez la truite arc en ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Transmission du microARN miR-30b présent dans le lait de souris transgéniques chez le petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">1. French Society for Extracellular Vesicles meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603407v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission du microARN miR-30b présent dans le lait de souris transgéniques chez le petit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Interest and limits of a bovine MD chip to study &amp;lt;em&amp;gt;Bos taurus&amp;lt;/em&amp;gt; × &amp;lt;em&amp;gt;Bos indicus&amp;lt;/em&amp;gt; crossbred animals in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Cruz Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. French Society for Extracellular Vesicles meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800225v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17762,51 +17762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
@@ -18223,90 +18223,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
@@ -18329,743 +18329,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLPCA: A Fused Lasso PCA-based approach to identify influential markers in differentiated populations from dense SNP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193908v1</w:t>
+                <w:t xml:space="preserve">hal-02798952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLPCA: A Fused Lasso PCA-based approach to identify influential markers in differentiated populations from dense SNP data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Rna-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.R. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798952v1</w:t>
+                <w:t xml:space="preserve">hal-01194071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rna-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Esquerre</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194071v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLPCA: A Fused-Lasso based approach to identify footprints of selection in differentiated populations from dense SNP data: applications to human and cattle data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Identification de gènes différentiellement exprimés dans deux tissus cibles de lignées clonales de truite sensibles ou résistantes à la SHV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.R. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Fréjus, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193942v1</w:t>
+                <w:t xml:space="preserve">hal-01193891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a custom equine microRNA expression microarray using RNAseq data analysis of various equine tissues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLPCA: A Fused-Lasso based approach to identify footprints of selection in differentiated populations from dense SNP data: applications to human and cattle data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agilent 1. European Animal and Plant Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Biometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801791v1</w:t>
+                <w:t xml:space="preserve">hal-01193942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes différentiellement exprimés dans deux tissus cibles de lignées clonales de truite sensibles ou résistantes à la SHV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Esquerre</w:t>
+                <w:t xml:space="preserve">Design of a custom equine microRNA expression microarray using RNAseq data analysis of various equine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Fréjus, France. 1 p</w:t>
+              <w:t xml:space="preserve">Agilent 1. European Animal and Plant Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193891v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs identification and pattern expression in equine skeletal muscles, heart and liver determined by RNA deep sequencing</w:t>
               </w:r>
@@ -19090,51 +19090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19170,152 +19170,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749997v1</w:t>
+                <w:t xml:space="preserve">hal-00919421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t>
               </w:r>
@@ -19420,109 +19377,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t>
+              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919421v1</w:t>
+                <w:t xml:space="preserve">hal-02749997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t>
               </w:r>
@@ -21193,260 +21193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprécier la connexion dans une évaluation génétique internationale. L'exemple des races Montbéliarde et Simmental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers pas vers une évaluation génétique européenne de la race Limousine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Minery</w:t>
+                <w:t xml:space="preserve">B. Wickham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les ruminants</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751953v1</w:t>
+                <w:t xml:space="preserve">hal-02750469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers une évaluation génétique européenne de la race Limousine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Pabiou</w:t>
+                <w:t xml:space="preserve">Apprécier la connexion dans une évaluation génétique internationale. L'exemple des races Montbéliarde et Simmental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Minery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Mattalia-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750469v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un nouveau critère de connexion génétique dans l'espèce caprine</w:t>
               </w:r>
@@ -21704,51 +21704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21907,51 +21907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of individual markers to the analysis of the relationships among breeds by correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22192,51 +22192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes K-tableaux et structures génétiques entre populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22583,168 +22583,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a strategy for the conservation of the genetic diversity of European cattle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaudenz Dolf</w:t>
+                <w:t xml:space="preserve">The use of microsatellites for measuring genetic diversity of European local beef cattle breeds for conservation purposes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beja-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771848v1</w:t>
+                <w:t xml:space="preserve">hal-02770357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic relationships between nine French horse breeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22773,385 +22773,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of microsatellites for measuring genetic diversity of European local beef cattle breeds for conservation purposes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Carleos</w:t>
+                <w:t xml:space="preserve">Towards a strategy for the conservation of the genetic diversity of European cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Danell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudenz Dolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770357v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connexion dans l'évaluation en ferme des ruminants allaitants.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des correspondances et biodiversité dans les races domestiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Journaux</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Journées 1999 de la Société Française de Biométire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Grenoble, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769879v1</w:t>
+                <w:t xml:space="preserve">hal-02837801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des correspondances et biodiversité dans les races domestiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La connexion dans l'évaluation en ferme des ruminants allaitants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Souvenir Zafindrajaona</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Journées 1999 de la Société Française de Biométire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Grenoble, 5 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837801v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism of retroviral insertions and genetic diversity between european chicken breeds sampled within european research project AVIANDIV</w:t>
               </w:r>
@@ -23383,103 +23383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaDBase - a cattle diversity database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barre-Dirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Blott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
@@ -23508,51 +23508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed assignment in cattle using microsatellites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26242,51 +26242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. , Annual Meeting of the European Association for Animal Production, 2019, LXX Annual Meeting of the European Federation of Animal Science</w:t>
@@ -26328,64 +26328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26630,51 +26630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France. 2018</w:t>
@@ -26755,51 +26755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
@@ -26828,51 +26828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating reference population in Genomic Selection for genetic diversity conservation What can we learn from real data and simulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26880,51 +26880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P.L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference in Quantitative Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Galveston Texas, United States. 2017</w:t>
@@ -27212,103 +27212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which individual to phenotype? Optimal design of reference population for genomic selection while maintaining genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQG 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, Wisconsin, United States. 2016</w:t>
@@ -27337,51 +27337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food deprivation affects the goat mammary miRNome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27613,77 +27613,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States. , 2014</w:t>
@@ -27850,77 +27850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effect on liver trascriptome in chicken lines selected for residual feed consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27975,77 +27975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide transcriptomic analysis of liver from chicken lines selected for residual feed consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28902,51 +28902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed assignment in cattle using microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29143,64 +29143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connexion dans l'évaluation en ferme des ruminants allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29362,64 +29362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la connexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29897,64 +29897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -30620,51 +30620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by gene regulatory networks Tailored conceptus-maternal communication at implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando H. Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32147,51 +32147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Verma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Shivanand Dige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachinandan De" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Rout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Criscione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mastrangelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Marletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12172198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03330799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04303-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Manansala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flister" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxaa029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;vy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Er Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Raffin-Sanson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boushaba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhira Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Windig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lewis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Missant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.02.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TLGC5S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Zita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Bene&#353;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03099" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danchin-Burge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137783633347627E12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahammi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. S. Gaouar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet-Aoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P58JKBWN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2181-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gargani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pariset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A. Lenstra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Menicis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-16" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Desjardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-798" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M. Boerries" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven S. Eiselein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz M. Buck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Meyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. N. Pegolo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. H. de Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. L&#244;bo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00934.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646771v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ginja" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kantanen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia P&#233;rez-Pardal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015922" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999905v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000161v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022717" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Forabosco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fogh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3469" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone Marsan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2060932" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013038" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rout" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mandal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495390903534622" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193619v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Doan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-45" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riebler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-550" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rout" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunath Joshi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Mandal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalji Singh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656077v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894598v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654079v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01141876" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FD455959F7958D82CFE54C43CF7A26D00C6E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894310v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679885v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678670v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bessa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669752v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jordana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679938v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.A. Belemsaga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceriotti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagbohoun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carleos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ca&#241;&#243;n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bessa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carleos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carretero" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001121" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894385v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001128" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670525v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souvenir Zafindrajaona" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeuh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idriss" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694679v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Russell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre-Dirie" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basedow" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894216v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Queval" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;riaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosclaude" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689458v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698229v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Queval" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosclaude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684434v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684734v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rehben" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711206v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655402v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930604" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699431v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Shi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700242v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709206v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722725v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724330v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124137v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143302v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Persichilli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526683v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173233v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumona P. Dhara" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava J. Udvadia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173225v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Auer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482047v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734215v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739618v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cruz Hidalgo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Deshpande" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536465v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Gonzales" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798952v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194071v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Verrier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193942v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193891v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919421v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190536v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Fran&#231;ois" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756147v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Forabosco" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fogh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pabiou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752538v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193790v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sullivan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751232v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757220v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pabiou" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wickham" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;l Fouilloux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751953v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Mattalia-Elie" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750469v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wickham" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755445v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Fouilloux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760603v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Chang" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762062v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758762v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759808v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761906v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763305v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764392v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827702v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836647v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771848v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Bradley" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danell" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Dolf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770200v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770357v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769879v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiphine" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837801v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770100v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Contamin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769253v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771107v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837571v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764879v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767737v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767016v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764930v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769291v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772284v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847244v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777817v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852166v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773001v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843767v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775081v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775328v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudeau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775330v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776514v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772216v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774175v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783028v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782272v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853336v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854572v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779991v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855599v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628092v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baloche" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189793v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744640v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Wu" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Beauger" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746375v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vig&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842103v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dodelin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837232v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825339v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842228v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839044v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulesteix" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842233v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840912v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrechet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844481v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975703v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485741v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asset" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lecardonnel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336078v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Dickinson" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467581v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritschnig Sandra" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193689v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193673v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193651v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193622v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193624v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01221425v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796086v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443641v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443661v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443620v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447190v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801231v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1331098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Verma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Shivanand Dige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachinandan De" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Rout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Criscione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mastrangelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Marletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12172198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03330799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04303-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;vy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Er Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Manansala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Rui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxaa029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Raffin-Sanson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boushaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhira Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001179" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Windig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lewis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Missant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.02.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TLGC5S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Zita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Bene&#353;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03099" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danchin-Burge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137783633347627E12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahammi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. S. Gaouar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet-Aoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P58JKBWN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10532" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2181-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gargani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pariset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A. Lenstra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Menicis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pisoni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-16" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Desjardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-798" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M. Boerries" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven S. Eiselein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz M. Buck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Meyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.487" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. N. Pegolo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. H. de Oliveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. L&#244;bo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00934.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646771v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ginja" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kantanen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia P&#233;rez-Pardal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015922" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000161v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022717" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999905v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Forabosco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fogh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3469" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone Marsan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2060932" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013038" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rout" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mandal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495390903534622" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193619v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berthouly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Doan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-45" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riebler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-550" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655756v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rout" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunath Joshi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Mandal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalji Singh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656077v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653235v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654079v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01141876" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FD455959F7958D82CFE54C43CF7A26D00C6E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894310v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678670v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bessa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669752v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jordana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679938v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.A. Belemsaga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceriotti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagbohoun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carleos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ca&#241;&#243;n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bessa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carleos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carretero" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001121" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894385v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001128" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670525v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souvenir Zafindrajaona" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeuh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idriss" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894216v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Queval" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;riaux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosclaude" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694679v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Russell" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre-Dirie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basedow" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blott" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689458v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698229v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Queval" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosclaude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684434v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684734v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rehben" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711206v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655402v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930604" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699431v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Shi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700242v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709206v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722725v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724330v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124137v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143302v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Persichilli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526683v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173247v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173233v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumona P. Dhara" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava J. Udvadia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173225v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Auer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482047v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734215v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739618v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cruz Hidalgo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Deshpande" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536465v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Gonzales" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798952v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194071v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Verrier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193891v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193942v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919421v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190536v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Fran&#231;ois" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756147v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Forabosco" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fogh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pabiou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752538v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193790v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sullivan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751232v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757220v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pabiou" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wickham" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;l Fouilloux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750469v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wickham" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751953v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Mattalia-Elie" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755445v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Fouilloux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760603v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthouly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Chang" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762062v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758762v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759808v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761906v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763305v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764392v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827702v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836647v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770357v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770200v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771848v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Bradley" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danell" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Dolf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837801v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769879v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiphine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770100v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Contamin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769253v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771107v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837571v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764879v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767737v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767016v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764930v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769291v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772284v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847244v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777817v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852166v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773001v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843767v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775081v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775328v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudeau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775330v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776514v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772216v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774175v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783028v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782272v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853336v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854572v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779991v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855599v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628092v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baloche" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189793v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744640v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Wu" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Beauger" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746375v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vig&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842103v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dodelin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837232v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825339v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842228v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839044v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulesteix" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842233v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840912v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrechet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844481v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975703v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485741v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asset" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lecardonnel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336078v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Dickinson" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467581v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritschnig Sandra" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193689v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193673v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193651v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193622v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193624v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01221425v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796086v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443641v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443661v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443620v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447190v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801231v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>