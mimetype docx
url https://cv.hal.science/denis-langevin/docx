--- v0 (2026-03-21)
+++ v1 (2026-05-12)
@@ -231,165 +231,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et optimisation numérique Open Source pour la photonique</w:t>
+                <w:t xml:space="preserve">Optical Excitation of plasmons in semi-conductor films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">14th meeting on Nanoscience Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'NANO, Sep 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877150v1</w:t>
+                <w:t xml:space="preserve">hal-04877157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Excitation of plasmons in semi-conductor films</w:t>
+                <w:t xml:space="preserve">Simulation et optimisation numérique Open Source pour la photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th meeting on Nanoscience Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C'NANO, Sep 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Optique Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877157v1</w:t>
+                <w:t xml:space="preserve">hal-04877150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the thermal emission cross-section of nano-resonators using hyperuniform distributions</w:t>
               </w:r>
@@ -794,295 +794,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyMoosh : a comprehensive numerical toolkit for computing the optical properties of multilayered structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A newcomer's guide to deep learning for inverse design in nano-photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahman Khaireh-Walieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.A67. </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (24), pp.4387-4414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.506175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2023-0527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240570v1</w:t>
+                <w:t xml:space="preserve">hal-04196999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newcomer's guide to deep learning for inverse design in nano-photonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyMoosh : a comprehensive numerical toolkit for computing the optical properties of multilayered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahman Khaireh-Walieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (24), pp.4387-4414. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.A67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2023-0527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.506175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196999v1</w:t>
+                <w:t xml:space="preserve">hal-04240570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An illustrated tutorial on global optimization in nanophotonics</w:t>
               </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymae Essoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahman Khaireh-Walieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (2), pp.A126. </w:t>
@@ -1774,51 +1774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam El Shamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.396204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04102598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAX077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ha&#239;dar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam El Shamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.396204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04102598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAX077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>