--- v0 (2026-04-06)
+++ v1 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Le Pesant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite en linguistique française à l'Université Paris Nanterre (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-le-pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2391-4887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032856334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Le Pesant est né en 1949.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été à partir de 2007 professeur de linguistique française à l'Université Paris-Ouest Nanterre-La Défense (UFR PHILLIA).Il est depuis 2014 professeur émérite de linguistique française à l'Université Paris Nanterre.Il appartient depuis 2006, en tant qu’enseignant-chercheur, au Laboratoire MoDyCo (Modèles, Dynamiques, Corpus, UMR 7114 : CNRS & Université Paris Ouest Nanterre La Défense).Ses domaines de recherche sont la syntaxe, la sémantique et le lexique du français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1971-1993         Professeur agrégé de lettres classiques dans l'enseignement secondaire public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987                 Docteur en Sciences du Langage de l’Université Paris 7 (Directeurs de recherche : Maurice Gross et Jean-Roger Vergnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1996         Maître de Conférences à l’Université de Picardie (UFR de Lettres), antenne universitaire de Beauvais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-2001         Enseignant-chercheur au LLI  (CNRS : UMR 0195 & Université Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2001         Maître de Conférences à l’Université d’Evry (IUT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000                 Habilité à Diriger des Recherches (Université Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007         Professeur à l’Université Charles-de-Gaulle Lille 3 (UFR de Lettres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005         Enseignant-chercheur à SILEX (CNRS & Université Charles-de-Gaulle Lille 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2006       Enseignant-chercheur à MoDyCo (CNRS : UMR 7114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2013         Professeur à l'Université Paris Ouest Nanterre La Défense (UFR PHILLIA, Département de Sciences du Langage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2014       Professeur Emérite de l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un nouveau modèle de la langue et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) &amp; Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.23-42. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/languesparole.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l’œuvre de Jean Dubois et Françoise Dubois-Charlier dans l’histoire de la linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'héritage de Jean Dubois et Françoise Dubois-Charlier (80)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of Dostie Gaétane, Synonymie et marqueurs de haut degré : sens conceptuel, sens associatif, polysémie. (Domaines linguistiques, 10.) Paris : Classiques Garnier, 2018,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.101-102. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269518000376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux dictionnaires informatisés de Jean Dubois et Françoise Dubois-Charlier, leurs ultimes travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'héritage de Jean Dubois et Françoise Dubois-Charlier (80), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.6671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestions méthodologiques et outils de traitement de corpus pour l’étude des Phrases Préfabriquées des Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les phrases préfabriquées : Sens, fonctions, usages, 114, pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système sémantique des constructions à connecteurs de condition, cause et concession : le jeu des inférences et de la contraposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mots de liaison et d’intégration, Prépositions, conjonctions et connecteurs, 34, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of : Stoye Hélène, Les connecteurs contenant des prépositions en français: profils sémantiques et pragmatiques en synchronie et diachronie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires électroniques de Jean Dubois & Françoise Dubois Charlier et leur exploitation en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ressources Lexicales: Contenu, construction, utilisation, évaluation, 30, pp.153-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les termes grammaticaux figurant dans les dictionnaires de la langue générale. Réformer la terminologie en s'efforçant de conserver les dénominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2/2012 (174), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Richard Huyghe. Les noms généraux d'espace en français. Enquête linguistique sur la notion de lieu (Champs linguistiques. Recherches), Bruxelles: De Boeck/Duculot, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la thèse de Chai-Song Hong (&amp;quot;Syntaxe des verbes de mouvement en coréen contemporain&amp;quot;,1985, John Benjamins Publishing Company)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-1 (98), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un thesaurus syntactico-sémantique des mots d'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2 (99), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adpositions locatives en français et en coréen. Un essai de comparaison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Ghyu Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78ème année (1), pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'action, diathèses et portée des ajouts temporels dans le vocabulaire des verbes dits de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 25-26, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurence Rosier, &amp;quot; Le discours rapporté en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des descriptions linguistiques, des dictionnaires électroniques et un analyseur syntaxique pour la résolution des anaphores non pronominales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la classification des &amp;quot;Verbes français&amp;quot; de Jean Dubois et Françoise Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions prépositionnelles dans &amp;quot;Locutions en Français&amp;quot;, de Jean Dubois et Françoise Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tome XXVIII-1, vol. 55, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les verbes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (153), pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les prédicats de communication verbaux et nominaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.20-32. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée de l'enseignement du vocabulaire, de la grammaire et de l'orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la concession à la cause, et de la cause à la condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une classification syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, T.XXVII-1 (53), pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Michel Aurnague (2004) &amp;quot; Les structures de l'espace linguistique. Regards croisés sur quelques constructions spatiales du basque et du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles for a Semantic Classification of Verb Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Research, Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques schèmes productifs de noms composés de forme &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (82), pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie des phrases figées métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux classes d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mathieu-Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 131, pp.6-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expression des émotions et des sentiments en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14594-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En français, les verbes d’affect à argument sujet cause sont statifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin, Thierry Ponchon, Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie : l'enjeu du sens ; mélanges offerts au Professeur Hava Bat-Zeef Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.153-172, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une classification sémantique et pragmatique des Phrases préfabriquées des interactions (PPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diachronie à la synchronie et vice versa, mélanges offerts à Annie Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Savoie, pp.481-496, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et construction du sens dans les grammaires de Z. Harris et les dictionnaires de M. Gross et J. Dubois & F. Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistiques. Les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et construction du sens dans les grammaires de Z. Harris et les dictionnaires de M. Gross et J. Dubois & F. Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique. Les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp. 185-195, 2016, 978-2-87574-346-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un thésaurus des mots d’affects : théorie, méthode et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Silberztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Stéfanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Bluementhal; Iva Novakova; Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours. Emotions in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-406, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe des introducteurs de Discours Rapporté au style direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sybille Große; Anja Hennemann; Kathleen Plötner; Stefanie Wagner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les introducteurs de Discours Rapporté au style direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Desoutter; Caroline Mellet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : Approches linguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de morphologie, de syntaxe et de classification sémantique dans le domaine des prépositions locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu, Peter Blumenthal, Nicole Le Querler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au commencement était le verbe. Syntaxe, Sémantique et Cognition. Mélanges en l'honneur du Professeur Jacques François</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter lang, pp.349-371, 2011, Sciences pour la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Locutions en français de Jean Dubois et Françoise Dubois-Charlier. Pistes de réflexion pour un classement sémantique des locutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Hassler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locutions et phrases : aspects de la prédication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen (Münster, Deutschland), pp.17-27, 2008, Studium Sprachwissenschaft Beiheft 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité et concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Choi-Jonin, M. Bras, A. Dagnac &amp; M. Rouquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de classification en linguistique: méthodes et descriptions. Mélanges offerts au Professeur Christian Molinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.195-209, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de classification des prépositions de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.921-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison en français. Quelques conditionnements morphosyntaxiques et lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIL 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Séoul, Corée du Sud. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison en français : quelques conditionnements morphosyntaxiques et lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIL 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, Corée du Sud. pp.254-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes transitifs de localisation statique. Diathèses, modes d'action et sélection lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes de relation cause-conséquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés. Journée d'Etude Internationale du 29 mars 2006. Université Paris 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en lexicologie et didactique du vocabulaire. L'exemple des verbes de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.103-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des lexiques-grammaires : Zellig Harris, Maurice Gross et Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement syntactico-sémantique des verbes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (153), 126 p., 2007, 978-2-200-92347-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les Introducteurs de Discours Rapporté au style direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères syntaxiques pour une classification syntaxique des verbes de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions en et dans, modes d'action et propriétés aspectuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Le Pesant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite en linguistique française à l'Université Paris Nanterre (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-le-pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2391-4887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032856334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Le Pesant est né en 1949.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été à partir de 2007 professeur de linguistique française à l'Université Paris-Ouest Nanterre-La Défense (UFR PHILLIA).Il est depuis 2014 professeur émérite de linguistique française à l'Université Paris Nanterre.Il appartient depuis 2006, en tant qu’enseignant-chercheur, au Laboratoire MoDyCo (Modèles, Dynamiques, Corpus, UMR 7114 : CNRS & Université Paris Ouest Nanterre La Défense).Ses domaines de recherche sont la syntaxe, la sémantique et le lexique du français.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1971-1993         Professeur agrégé de lettres classiques dans l'enseignement secondaire public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987                 Docteur en Sciences du Langage de l’Université Paris 7 (Directeurs de recherche : Maurice Gross et Jean-Roger Vergnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1996         Maître de Conférences à l’Université de Picardie (UFR de Lettres), antenne universitaire de Beauvais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-2001         Enseignant-chercheur au LLI  (CNRS : UMR 0195 & Université Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2001         Maître de Conférences à l’Université d’Evry (IUT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000                 Habilité à Diriger des Recherches (Université Paris 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007         Professeur à l’Université Charles-de-Gaulle Lille 3 (UFR de Lettres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005         Enseignant-chercheur à SILEX (CNRS & Université Charles-de-Gaulle Lille 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2006       Enseignant-chercheur à MoDyCo (CNRS : UMR 7114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2013         Professeur à l'Université Paris Ouest Nanterre La Défense (UFR PHILLIA, Département de Sciences du Langage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2014       Professeur Emérite de l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un nouveau modèle de la langue et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) &amp; Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.23-42. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/languesparole.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of Dostie Gaétane, Synonymie et marqueurs de haut degré : sens conceptuel, sens associatif, polysémie. (Domaines linguistiques, 10.) Paris : Classiques Garnier, 2018,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.101-102. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269518000376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l’œuvre de Jean Dubois et Françoise Dubois-Charlier dans l’histoire de la linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'héritage de Jean Dubois et Françoise Dubois-Charlier (80)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux dictionnaires informatisés de Jean Dubois et Françoise Dubois-Charlier, leurs ultimes travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'héritage de Jean Dubois et Françoise Dubois-Charlier (80), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.6671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestions méthodologiques et outils de traitement de corpus pour l’étude des Phrases Préfabriquées des Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les phrases préfabriquées : Sens, fonctions, usages, 114, pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04074489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système sémantique des constructions à connecteurs de condition, cause et concession : le jeu des inférences et de la contraposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mots de liaison et d’intégration, Prépositions, conjonctions et connecteurs, 34, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of : Stoye Hélène, Les connecteurs contenant des prépositions en français: profils sémantiques et pragmatiques en synchronie et diachronie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires électroniques de Jean Dubois & Françoise Dubois Charlier et leur exploitation en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ressources Lexicales: Contenu, construction, utilisation, évaluation, 30, pp.153-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les termes grammaticaux figurant dans les dictionnaires de la langue générale. Réformer la terminologie en s'efforçant de conserver les dénominations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2/2012 (174), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Richard Huyghe. Les noms généraux d'espace en français. Enquête linguistique sur la notion de lieu (Champs linguistiques. Recherches), Bruxelles: De Boeck/Duculot, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la thèse de Chai-Song Hong (&amp;quot;Syntaxe des verbes de mouvement en coréen contemporain&amp;quot;,1985, John Benjamins Publishing Company)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-1 (98), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un thesaurus syntactico-sémantique des mots d'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2 (99), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adpositions locatives en français et en coréen. Un essai de comparaison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Ghyu Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78ème année (1), pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'action, diathèses et portée des ajouts temporels dans le vocabulaire des verbes dits de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 25-26, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurence Rosier, &amp;quot; Le discours rapporté en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des descriptions linguistiques, des dictionnaires électroniques et un analyseur syntaxique pour la résolution des anaphores non pronominales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions prépositionnelles dans &amp;quot;Locutions en Français&amp;quot;, de Jean Dubois et Françoise Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tome XXVIII-1, vol. 55, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les verbes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (153), pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la classification des &amp;quot;Verbes français&amp;quot; de Jean Dubois et Françoise Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois petites études sur les prédicats de communication verbaux et nominaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le classement syntactico-sémantique des verbes français, 1 (153), pp.20-32. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.153.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée de l'enseignement du vocabulaire, de la grammaire et de l'orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une classification syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, T.XXVII-1 (53), pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la concession à la cause, et de la cause à la condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Michel Aurnague (2004) &amp;quot; Les structures de l'espace linguistique. Regards croisés sur quelques constructions spatiales du basque et du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles for a Semantic Classification of Verb Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Research, Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques schèmes productifs de noms composés de forme &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (82), pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie des phrases figées métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux classes d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mathieu-Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 131, pp.6-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expression des émotions et des sentiments en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14594-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En français, les verbes d’affect à argument sujet cause sont statifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin, Thierry Ponchon, Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie : l'enjeu du sens ; mélanges offerts au Professeur Hava Bat-Zeef Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.153-172, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une classification sémantique et pragmatique des Phrases préfabriquées des interactions (PPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diachronie à la synchronie et vice versa, mélanges offerts à Annie Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Savoie, pp.481-496, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et construction du sens dans les grammaires de Z. Harris et les dictionnaires de M. Gross et J. Dubois & F. Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistiques. Les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et construction du sens dans les grammaires de Z. Harris et les dictionnaires de M. Gross et J. Dubois & F. Dubois-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique. Les interfaces de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp. 185-195, 2016, 978-2-87574-346-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un thésaurus des mots d’affects : théorie, méthode et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Silberztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Stéfanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Bluementhal; Iva Novakova; Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours. Emotions in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-406, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntaxe des introducteurs de Discours Rapporté au style direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sybille Große; Anja Hennemann; Kathleen Plötner; Stefanie Wagner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les introducteurs de Discours Rapporté au style direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Desoutter; Caroline Mellet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : Approches linguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de morphologie, de syntaxe et de classification sémantique dans le domaine des prépositions locatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu, Peter Blumenthal, Nicole Le Querler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au commencement était le verbe. Syntaxe, Sémantique et Cognition. Mélanges en l'honneur du Professeur Jacques François</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter lang, pp.349-371, 2011, Sciences pour la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Locutions en français de Jean Dubois et Françoise Dubois-Charlier. Pistes de réflexion pour un classement sémantique des locutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Hassler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locutions et phrases : aspects de la prédication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus Publikationen (Münster, Deutschland), pp.17-27, 2008, Studium Sprachwissenschaft Beiheft 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité et concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Choi-Jonin, M. Bras, A. Dagnac &amp; M. Rouquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de classification en linguistique: méthodes et descriptions. Mélanges offerts au Professeur Christian Molinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.195-209, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de classification des prépositions de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.921-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison en français. Quelques conditionnements morphosyntaxiques et lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIL 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Séoul, Corée du Sud. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison en français : quelques conditionnements morphosyntaxiques et lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIL 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, Corée du Sud. pp.254-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes transitifs de localisation statique. Diathèses, modes d'action et sélection lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes de relation cause-conséquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés. Journée d'Etude Internationale du 29 mars 2006. Université Paris 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en lexicologie et didactique du vocabulaire. L'exemple des verbes de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.103-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des lexiques-grammaires : Zellig Harris, Maurice Gross et Jean Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement syntactico-sémantique des verbes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (153), 126 p., 2007, 978-2-200-92347-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les Introducteurs de Discours Rapporté au style direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères syntaxiques pour une classification syntaxique des verbes de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions en et dans, modes d'action et propriétés aspectuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Pesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="616040CC"/>
+    <w:nsid w:val="9EEA6C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-le-pesant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2391-4887" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032856334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.62" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04039789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269518000376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6671" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Ghyu Pak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14594-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne St&#233;fanini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1047958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132095v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-le-pesant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2391-4887" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032856334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.62" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04039789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269518000376" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6671" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Ghyu Pak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.153.0020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14594-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne St&#233;fanini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1047958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132095v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>