--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Lourdin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 342, pp.129314. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of extruded starch foam for glucose-supplying biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 340, pp.122319. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tomato Pomaces Biorefinery to Biobased Shape-Memory Semicrystalline Polyester Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.2191 - 2202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive trilayer actuators taking advantage of the ionic conductivity and self-adhesion of ionic liquid plasticized starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100295. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure And Mechanical Behavior of Fully Substituted Acid Starch Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202300177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processing of paramylon using a water:ionic liquid mixture as plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quéveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 306, pp.120607. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of water sorption and swelling of potato starch-glycerol extruded blend by magnetic resonance imaging and multivariate curve resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.124464. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection molding versus extrusion in the manufacturing of soy protein‐based bioplastics with zinc incorporated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Jiménez‐rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (7), pp.51630. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.51630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revaluation of a Soy Protein By-product in Eco-friendly Bioplastics by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Jiménez-Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Perez-Puyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-021-02303-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired co-polyesters of hydroxy-fatty acids extracted from tomato peel agro-wastes and glycerol with tunable mechanical, thermal and barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Risani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.113718. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell wall inspired Xyloglucan/Cellulose Nanocrystals Aerogels Produced By Freeze-Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.116642. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin Pickering Emulsion for Oil Inclusion in Composite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jiménez-Saelices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiya Trongsatitkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.116366. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ionic plasticizers on the processing and viscosity of starch melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 230, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Saint-Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, eXpress Polymer Letters, 13 (3), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Carbohydrate Polymers, 225, pp.115123. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stress effect induced by drying in starch-based composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiya Trongsatitkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jimenez-Saelices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121, pp.109261. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular characteristics and fine structure of amylomaltase-treated cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sureeporn Boonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunanta Tongta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 205, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of polysaccharide-based copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tarquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.4012-4022. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC01251B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular structure and film properties of enzymatically-engineered high molar mass dextrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.337-344. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 194, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representative elementary size concept to evaluate the compatibilisation of a plasticised biopolymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Favero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity-activated shape memory effects on thermoplastic starch/EVA blends and their compatibilized nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218 (24), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201700388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured cellulose-xyloglucan blends via ionic liquid/water processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Kehrbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.163-172. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-natural bio-plastics using starch-betaglucan composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Sagnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob J. K. Kirkensgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Valeria L. Giosafatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ogrodowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Kruczala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.237-245. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Sagnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim H. Hebelstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.903 - 903. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition of anhydrous starch by fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.77 - 83. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choline chloride vs choline ionic liquids for starch thermoplasticization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.424 - 432. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical characterization of an amylose-free starch extracted from cassava (Manihot esculenta, Crantz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Pulido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1777-1784. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.529 - 543. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Sagnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim H Hebelstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.398 - 408. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory effect in amorphous potato starch: The influence of local orders and paracrystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.411 - 419. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofriendly ionic liquids for starch plasticization: a screening approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90331 - 90337. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra16573g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of stress and shape recovery in shape memory starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.361-365. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory starch–clay bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.307 - 313. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphase vs confinement in starch-clay bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.746-752. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycol based plasticisers for salt modified starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Z Abolibda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (76), pp.40421 - 40427. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra06220e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of the cooperative rearranging regions vs. fragility in complex glassy systems: Influence of the structure and the molecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetical and rheological approaches of wheat flour dough mixing with a spiral mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra B. Lamrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110 (1), pp.60 - 70. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of filler-matrix morphology on mechanical properties of corn starch-zein thermo-moulded films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liren Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), pp.323-328. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Thermo-moulded Biofilms in Relation to Proteins/Starch Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liren Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.49 - 57. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-010-9174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dough/crumb transition during French bread baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Young's modulus of biopolymer composites with imperfect interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benseddiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (18-19), pp.2436-2444. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic starch plasticized by an ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sankri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dehydration Treatment on Intermolecular Interaction and Morphology of Pills Prepared from Proteins and Corn Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huina Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liren Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.514-521. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2010.1117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective properties of biopolymer composites: A three-phase finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition temperatures of a ready to eat breakfast cereal formulation and its main components determined by DSC and DMTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (4), pp.528-534. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carpol.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear modelling of biopolymer systems and related mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (3), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dehydration rate on the vitrification of corn protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.27374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelasticity properties of biopolymer composite materials determined using finite element calculation and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (2), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and mechanical properties of hydroxypropylated starch films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Doublier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (12), pp.3950-3958. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm7009637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray tomography study of the cellular structure of extruded starches and its relations with expansion phenomenon and foam mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film-forming properties of a modified starch kappa-carrageenan mixture in relation to its rheological behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Doublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.101-111. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray tomography study of the cellular structure of extruded starches and its relations with expansion phenomenon and foam mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (2), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous properties of thermoplastic starches from different botanical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.Pages 471-479. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of corn flour and starch-zein based materials in the glassy state: A matrix-particle interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (3), pp.346-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbibition, desiccation and mechanical deformations of zein pills in relation to their porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2004-10160-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and mechanical behaviour of corn flour and starch-zein based materials in the glassy state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin incorporation combined with electron-beam irradiation improves the surface water resistance of starch films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.1678-1686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in starchy materials studied by electron spin resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.990-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric behaviour of maltose-water, maltose-glycerol and starch-sorbitol-water systems mixtures in relation to structural relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 338 (24), pp.2883-2887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relaxation and physical ageing of starchy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brownsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 337 (9), pp.827-833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between thermomechanical properties and baking expansion of sour cassava starch (Polvilho azedo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (4), pp.429-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterification of cellulose-enriched agricultural by-products and characterization of mechanical properties of cellulosic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (4), pp.285-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of major ingredients during baking of biscuit dough systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (3), pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasticisation and oxygen permeability of starch-sorbitol films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Forssell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (1), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticisation and mobility in starch-sorbitol films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29 (3), pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polymer-plasticizer interactions on the oxygen permeability of starch-sorbitol-water films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forssell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 138, pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères biodégradables. Mise en oeuvre et propriétés de l'amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 780, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of plasticizer-oligomer and plasticizer-polymer interactions by dielectric analysis : maltose-glycerol and amylose-glycerol-water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 306 (4), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of equilibrium relative humidity and plasticizer concentration on the water content and glass transition of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (21), pp.5401-5406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between static mechanical properties of starch-glycerol materials and low-temperature relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 114, pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of thermally moulded and cast lignosulfates-starch blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (3-4), pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasticization&amp;quot; in starch-glycerol films?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (8), pp.1047-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transitions of cassava starch at intermediate water contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1213-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of amylose contents on starch films and foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential industrial uses of pea starches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of waste from fruit processing industry for hydrophobisation of cellulosic materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Antoine-Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses extrudés à base d’amidon pour des biomatériaux générateurs de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfers in starchy products by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric water transfers in starchy products by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2024, Jun 2024, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester networks bioinspired by and biosourced from tomato cutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Risani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMP-days thermosets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processing of paramylon using a water:ionic liquid mixture as plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quéveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress On Ionic Liquids, COIL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFF, Aug 2023, PARIS, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of multivariate curve resolution methods to analyse large-scale raw time-domain NMR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloquium Chemiometricum Mediterraneum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyesters bioinspirés obtenus à partir d’acides gras hydroxylés biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française des matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processing of paramylon using an ionic liquid based plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quéveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatives biopolyesters materials obtained from the agro food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilayer actuators based on ionic liquid and starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polymer materials based on ionic liquid plasticized starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entirely bio-sourced nanocomposites for the elaboration of biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE Junior Scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTIRELY BIO-SOURCED NANOCOMPOSITES FOR THE ELABORATION OF BIOMATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2018 International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-xyloglucan composite film processing using ionic liquids as co-solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society. Akron, Ohio, USA., Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory effects in amorphous Potato starch: influence of local orders and paracrystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired cellulose-xyloglucan polymer blends obtained using an ionic liquid as processing aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene P Kehrbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose/Xyloglucan blends obtained using an ionic liquid as processing aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene P Kehrbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose / Xyloglucan blends obtained using ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of confinement on mechanical relaxation of starch-clay bionanocomposites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers/Polymer blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch destructuration by ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polysaccharides du Grain : de la Nutrition aux matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2011 : 3. colloque national du réseau français de biologie des graines --</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of starch by a ionic liquid: melt processing and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sankri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAcro 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the cellular structure of extruded starches and its relations with expansion phenomenon and foam mechanical properties by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofoams 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à base de maïs : de la qualité finale à la sélection variétale via le procédé de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and reactivity of low molecular weight phenolics during the processing of starch thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. ISWPC International symposium on wood and pulping chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-processing-properties relationships of starchy materials for bioplastics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCPAR Workshop : Bio/environmentally degradable polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Chennai/Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt rheology - foam structure - texture relationships in extruded starchy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of biscuit doughs during baking - Role of ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans les produits céréaliers secs : ingrédient, additif ou agent technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Scientifiques et Techniques des Industries Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between oxygen permeability and polymer-plasticizer interactions on starch-sorbitol-water films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forssell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of (SSD) biscuit baking by dynamic thermal analyses (DMTA, DSC, TGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'humidité relative de conservation sur les propriétés texturales de films d'amidon plastifiés par du sorbitol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Agoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending lignins into starchy materials : effect on macroscopic and ultrastructural characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of high amylose starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions of tapioca starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Food Chemistry Group of the Royal Society of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'obtention de matériaux amylacés aux échelles laboratoire et pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of amylose in non food uses of pea starches for thermoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI methods to characterize the water uptake and diffusion in starch extrudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre du paramylon produit par Euglena Gracilis : apport des liquides ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiller effect on structure-properties relationship of bio-sourced nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations structurale et thermomécanique de dérivés d'amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Saint-Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPOS28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local orders and paracristallinity in shape-memory amorphous potato starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Biologie Physique du Grand Ouest (RBPGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch based materials: ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Nice 2015, 10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de plastifiants ioniques sur la rhéologie de l’amidon de maïs en phase fondue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR imaging as a tool to measure the water uptake into extruded starch-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties of polysaccharides with various branching schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Hydrocolloïds Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Purdue, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés rhéologiques des pâtes alimentaires en cours de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transitions de phase des substrats amylacés par analyse calorimétrique différentielle (ACD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60, pp.28-37, 1996, Bulletin de l'Association Française de Calorimétrie et d'Analyse Thermique (AFCAT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing biomimetic approaches to cellulose hemicellulose based composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Staiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Carnus, Geoffroy Lamarche, Anne Rouault and Di Tracey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 YEARS OF SCIENTIFIC COOPERATION BETWEEN FRANCE AND NEW ZEALAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-0-473-74140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline structure in starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Veronese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 451p., 2015, 978-4-431-55494-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à base d'amidons et de leurs dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chimie verte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2006, 2-7430-0834-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisioning the developments of research into starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch 96. the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carbohydrate Research Foundation, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D'HYDROPHOBATION D'UN SUBSTRAT EN MATÉRIAU POLYSACCHARIDIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Antoine-Michard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3160714A1 / WO2025202447A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau polymère blastomère à propriétés de mémoire de forme et procédé pour le préparation d'un tel matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4247871B1 / WO 2022/106679. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d’un élastomère à partir d’un acide gras hydroxylé et élastomère obtenu par un tel procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3097867B1 / EP3990517B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Polyesters of Hydroxy-Fatty Acids Extracted from Tomato Peel Agro-Wastes and Glycerol with Tunable 16 Mechanical, Thermal and Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId633"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Lourdin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 342, pp.129314. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of extruded starch foam for glucose-supplying biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 340, pp.122319. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tomato Pomaces Biorefinery to Biobased Shape-Memory Semicrystalline Polyester Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.2191 - 2202. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive trilayer actuators taking advantage of the ionic conductivity and self-adhesion of ionic liquid plasticized starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100295. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure And Mechanical Behavior of Fully Substituted Acid Starch Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202300177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processing of paramylon using a water:ionic liquid mixture as plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quéveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 306, pp.120607. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of water sorption and swelling of potato starch-glycerol extruded blend by magnetic resonance imaging and multivariate curve resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.124464. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lopes da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection molding versus extrusion in the manufacturing of soy protein‐based bioplastics with zinc incorporated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Jiménez‐rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (7), pp.51630. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.51630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired co-polyesters of hydroxy-fatty acids extracted from tomato peel agro-wastes and glycerol with tunable mechanical, thermal and barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Risani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.113718. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revaluation of a Soy Protein By-product in Eco-friendly Bioplastics by Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Jiménez-Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Perez-Puyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-021-02303-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell wall inspired Xyloglucan/Cellulose Nanocrystals Aerogels Produced By Freeze-Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.116642. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin Pickering Emulsion for Oil Inclusion in Composite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jiménez-Saelices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiya Trongsatitkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.116366. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ionic plasticizers on the processing and viscosity of starch melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 230, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Carbohydrate Polymers, 225, pp.115123. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stress effect induced by drying in starch-based composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiya Trongsatitkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jimenez-Saelices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121, pp.109261. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular characteristics and fine structure of amylomaltase-treated cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sureeporn Boonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunanta Tongta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 205, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behaviour of pea-based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Saint-Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, eXpress Polymer Letters, 13 (3), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of polysaccharide-based copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tarquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.4012-4022. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC01251B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular structure and film properties of enzymatically-engineered high molar mass dextrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.337-344. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 194, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity-activated shape memory effects on thermoplastic starch/EVA blends and their compatibilized nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218 (24), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201700388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured cellulose-xyloglucan blends via ionic liquid/water processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Kehrbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.163-172. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition of anhydrous starch by fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.77 - 83. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-natural bio-plastics using starch-betaglucan composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Sagnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob J. K. Kirkensgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Valeria L. Giosafatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ogrodowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Kruczala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.237-245. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Sagnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim H. Hebelstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.903 - 903. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choline chloride vs choline ionic liquids for starch thermoplasticization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.424 - 432. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical characterization of an amylose-free starch extracted from cassava (Manihot esculenta, Crantz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Pulido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1777-1784. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representative elementary size concept to evaluate the compatibilisation of a plasticised biopolymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Favero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Sagnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim H Hebelstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.398 - 408. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory effect in amorphous potato starch: The influence of local orders and paracrystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.411 - 419. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofriendly ionic liquids for starch plasticization: a screening approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90331 - 90337. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra16573g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.529 - 543. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural origin of stress and shape recovery in shape memory starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.361-365. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory starch–clay bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.307 - 313. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphase vs confinement in starch-clay bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.746-752. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycol based plasticisers for salt modified starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Z Abolibda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (76), pp.40421 - 40427. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra06220e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of the cooperative rearranging regions vs. fragility in complex glassy systems: Influence of the structure and the molecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetical and rheological approaches of wheat flour dough mixing with a spiral mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra B. Lamrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110 (1), pp.60 - 70. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of filler-matrix morphology on mechanical properties of corn starch-zein thermo-moulded films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liren Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), pp.323-328. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Thermo-moulded Biofilms in Relation to Proteins/Starch Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liren Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.49 - 57. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-010-9174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dough/crumb transition during French bread baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic starch plasticized by an ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sankri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dehydration Treatment on Intermolecular Interaction and Morphology of Pills Prepared from Proteins and Corn Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huina Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liren Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.514-521. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2010.1117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Young's modulus of biopolymer composites with imperfect interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benseddiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (18-19), pp.2436-2444. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition temperatures of a ready to eat breakfast cereal formulation and its main components determined by DSC and DMTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (4), pp.528-534. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carpol.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear modelling of biopolymer systems and related mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (3), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective properties of biopolymer composites: A three-phase finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dehydration rate on the vitrification of corn protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.27374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelasticity properties of biopolymer composite materials determined using finite element calculation and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (2), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film-forming properties of a modified starch kappa-carrageenan mixture in relation to its rheological behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Doublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (1), pp.101-111. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and mechanical properties of hydroxypropylated starch films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Doublier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (12), pp.3950-3958. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm7009637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray tomography study of the cellular structure of extruded starches and its relations with expansion phenomenon and foam mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray tomography study of the cellular structure of extruded starches and its relations with expansion phenomenon and foam mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (2), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous properties of thermoplastic starches from different botanical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.Pages 471-479. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of corn flour and starch-zein based materials in the glassy state: A matrix-particle interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (3), pp.346-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbibition, desiccation and mechanical deformations of zein pills in relation to their porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2004-10160-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and mechanical behaviour of corn flour and starch-zein based materials in the glassy state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin incorporation combined with electron-beam irradiation improves the surface water resistance of starch films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.1678-1686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in starchy materials studied by electron spin resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.990-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric behaviour of maltose-water, maltose-glycerol and starch-sorbitol-water systems mixtures in relation to structural relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 338 (24), pp.2883-2887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relaxation and physical ageing of starchy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brownsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 337 (9), pp.827-833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between thermomechanical properties and baking expansion of sour cassava starch (Polvilho azedo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (4), pp.429-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterification of cellulose-enriched agricultural by-products and characterization of mechanical properties of cellulosic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (4), pp.285-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of major ingredients during baking of biscuit dough systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (3), pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasticisation and oxygen permeability of starch-sorbitol films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Forssell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (1), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères biodégradables. Mise en oeuvre et propriétés de l'amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 780, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polymer-plasticizer interactions on the oxygen permeability of starch-sorbitol-water films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forssell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 138, pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticisation and mobility in starch-sorbitol films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29 (3), pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of plasticizer-oligomer and plasticizer-polymer interactions by dielectric analysis : maltose-glycerol and amylose-glycerol-water systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 306 (4), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between static mechanical properties of starch-glycerol materials and low-temperature relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 114, pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of thermally moulded and cast lignosulfates-starch blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (3-4), pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasticization&amp;quot; in starch-glycerol films?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (8), pp.1047-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of equilibrium relative humidity and plasticizer concentration on the water content and glass transition of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (21), pp.5401-5406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transitions of cassava starch at intermediate water contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1213-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of amylose contents on starch films and foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential industrial uses of pea starches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of waste from fruit processing industry for hydrophobisation of cellulosic materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Antoine-Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses extrudés à base d’amidon pour des biomatériaux générateurs de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfers in starchy products by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric water transfers in starchy products by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnetic Resonance in Food Science, MRFOOD2024, Jun 2024, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester networks bioinspired by and biosourced from tomato cutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Risani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMP-days thermosets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processing of paramylon using a water:ionic liquid mixture as plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quéveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress On Ionic Liquids, COIL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFF, Aug 2023, PARIS, France. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of multivariate curve resolution methods to analyse large-scale raw time-domain NMR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloquium Chemiometricum Mediterraneum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processing of paramylon using an ionic liquid based plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quéveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyesters bioinspirés obtenus à partir d’acides gras hydroxylés biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française des matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatives biopolyesters materials obtained from the agro food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behaviour of molten pea composites for extrusion processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilayer actuators based on ionic liquid and starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology on the elastoplastic behaviour of pea based starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de différentes morphologies de composites d’amidon et de protéines de pois guidée par la simulation numérique de l’extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTIRELY BIO-SOURCED NANOCOMPOSITES FOR THE ELABORATION OF BIOMATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2018 International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entirely bio-sourced nanocomposites for the elaboration of biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE Junior Scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polymer materials based on ionic liquid plasticized starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-xyloglucan composite film processing using ionic liquids as co-solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society. Akron, Ohio, USA., Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory effects in amorphous Potato starch: influence of local orders and paracrystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired cellulose-xyloglucan polymer blends obtained using an ionic liquid as processing aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene P Kehrbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose/Xyloglucan blends obtained using an ionic liquid as processing aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene P Kehrbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose / Xyloglucan blends obtained using ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch destructuration by ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of confinement on mechanical relaxation of starch-clay bionanocomposites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Coativy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers/Polymer blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polysaccharides du Grain : de la Nutrition aux matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2011 : 3. colloque national du réseau français de biologie des graines --</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of starch by a ionic liquid: melt processing and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sankri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAcro 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the cellular structure of extruded starches and its relations with expansion phenomenon and foam mechanical properties by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofoams 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à base de maïs : de la qualité finale à la sélection variétale via le procédé de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and reactivity of low molecular weight phenolics during the processing of starch thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. ISWPC International symposium on wood and pulping chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-processing-properties relationships of starchy materials for bioplastics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCPAR Workshop : Bio/environmentally degradable polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Chennai/Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of biscuit doughs during baking - Role of ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans les produits céréaliers secs : ingrédient, additif ou agent technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Scientifiques et Techniques des Industries Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between oxygen permeability and polymer-plasticizer interactions on starch-sorbitol-water films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forssell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt rheology - foam structure - texture relationships in extruded starchy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of (SSD) biscuit baking by dynamic thermal analyses (DMTA, DSC, TGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'humidité relative de conservation sur les propriétés texturales de films d'amidon plastifiés par du sorbitol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Agoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of high amylose starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending lignins into starchy materials : effect on macroscopic and ultrastructural characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions of tapioca starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Food Chemistry Group of the Royal Society of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'obtention de matériaux amylacés aux échelles laboratoire et pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of amylose in non food uses of pea starches for thermoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI methods to characterize the water uptake and diffusion in starch extrudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre du paramylon produit par Euglena Gracilis : apport des liquides ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Feuzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology & mechanical properties of pea starch-protein composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiller effect on structure-properties relationship of bio-sourced nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations structurale et thermomécanique de dérivés d'amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Saint-Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPOS28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical behavior of pea based starch-protein composites obtained by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Federation of Food Science and Technology (EFFoST) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local orders and paracristallinity in shape-memory amorphous potato starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Biologie Physique du Grand Ouest (RBPGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch based materials: ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Nice 2015, 10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de plastifiants ioniques sur la rhéologie de l’amidon de maïs en phase fondue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Decaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR imaging as a tool to measure the water uptake into extruded starch-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties of polysaccharides with various branching schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Hydrocolloïds Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Purdue, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés rhéologiques des pâtes alimentaires en cours de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transitions de phase des substrats amylacés par analyse calorimétrique différentielle (ACD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60, pp.28-37, 1996, Bulletin de l'Association Française de Calorimétrie et d'Analyse Thermique (AFCAT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing biomimetic approaches to cellulose hemicellulose based composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Staiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Carnus, Geoffroy Lamarche, Anne Rouault and Di Tracey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 YEARS OF SCIENTIFIC COOPERATION BETWEEN FRANCE AND NEW ZEALAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-0-473-74140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline structure in starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Veronese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 451p., 2015, 978-4-431-55494-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à base d'amidons et de leurs dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chimie verte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2006, 2-7430-0834-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisioning the developments of research into starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch 96. the book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carbohydrate Research Foundation, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D'HYDROPHOBATION D'UN SUBSTRAT EN MATÉRIAU POLYSACCHARIDIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Antoine-Michard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3160714A1 / WO2025202447A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau polymère blastomère à propriétés de mémoire de forme et procédé pour le préparation d'un tel matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4247871B1 / WO 2022/106679. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d’un élastomère à partir d’un acide gras hydroxylé et élastomère obtenu par un tel procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3097867B1 / EP3990517B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Polyesters of Hydroxy-Fatty Acids Extracted from Tomato Peel Agro-Wastes and Glycerol with Tunable 16 Mechanical, Thermal and Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silva Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId636"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Viller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Feuzing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roelens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124464" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez&#8208;rosado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51630" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez-Rosado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Perez-Puyana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-021-02303-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaafar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quelennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116642" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jim&#233;nez-Saelices" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiya Trongsatitkul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Boonna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanta Tongta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.042" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut Serin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01251B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.05.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWQ797V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Kenny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700388" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336355v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kehrbusch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Maigret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.080" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J. K. Kirkensgaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Valeria L. Giosafatto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ogrodowicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kruczala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.05.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.05.042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pulido Diaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Quintero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ceballos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.058" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H Hebelstrup" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.039" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.044" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB30QHF6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.12.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-212L31Z1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652453v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Abbott" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Z Abolibda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Davis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06220e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouthegourd" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.05.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ75LB4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8N4LX2T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwan Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Lu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liren Fan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.11.038" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9174-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZS55NKNN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668917v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rouill&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.04.008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526373v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS12J107-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879869v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhaliass" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.04.032" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN8S0TN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664724v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqing Wu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huina Gao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2010.1117" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664240v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nu&#241;ez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#252;ller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpol.2008.11.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.10.027" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659351v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sabino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27374" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QLGL743-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sehaki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafargue" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7009637" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197084v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655563v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.03.019" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKGJKN0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663148v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68VDC8DM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510570v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2057" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665631v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662683v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sabino" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10160-7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M501R50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674946v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanvrier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673484v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepifre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674702v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Riquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feigenbaum" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Ring" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671924v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brownsey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Noel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680345v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bertolini" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692739v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvelon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gergaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698469v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Forssell" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698741v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ilari" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forssell" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698458v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Poussin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697340v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690754v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coignard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684033v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697251v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694996v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692310v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708566v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700989v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351557v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544272v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543467v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673516v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673673v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668204v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674758v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353253v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353279v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549141v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Catry" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291105v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevigny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733662v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016735" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636836v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P Kehrbusch" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963970v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549163v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549181v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804907v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495797v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Gaumont" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196744v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360435v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanvrier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762753v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759899v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765250v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767190v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766781v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767651v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771155v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769126v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771662v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768773v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772235v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776760v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779281v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501452v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673725v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364125v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797658v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806188v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irague" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822788v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Wagner" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841563v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebail" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349447v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Staiger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816471v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839002v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349864v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349839v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353197v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980994v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Rodriguez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Batista" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Viller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Feuzing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roelens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez&#8208;rosado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51630" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Jim&#233;nez-Rosado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Perez-Puyana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-021-02303-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaafar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quelennec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116642" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jim&#233;nez-Saelices" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiya Trongsatitkul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116366" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Boonna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanta Tongta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Maigret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. R&#233;guerre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut Serin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01251B" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Kenny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336355v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kehrbusch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Maigret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.080" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.05.042" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J. K. Kirkensgaard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Valeria L. Giosafatto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ogrodowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kruczala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.05.043" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pulido Diaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Quintero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ceballos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.05.018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWQ797V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528963v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H Hebelstrup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16573g" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB30QHF6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.12.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-212L31Z1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652453v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Abbott" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Z Abolibda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Davis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06220e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174891v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouthegourd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.05.029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ75LB4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8N4LX2T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648304v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwan Huang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Lu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liren Fan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.11.038" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645187v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9174-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZS55NKNN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668917v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rouill&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.04.008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhaliass" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.04.032" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN8S0TN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqing Wu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huina Gao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2010.1117" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526373v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS12J107-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nu&#241;ez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#252;ller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpol.2008.11.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.10.027" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664240v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.10.010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659351v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sabino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27374" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QLGL743-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660530v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sehaki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafargue" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.03.019" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKGJKN0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668811v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7009637" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197084v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68VDC8DM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510570v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2057" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665631v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sabino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10160-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M501R50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674946v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanvrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673484v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepifre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674702v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Riquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feigenbaum" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673708v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Ring" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671924v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brownsey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Noel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bertolini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvelon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gergaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694138v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Forssell" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698458v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Poussin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693030v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forssell" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ilari" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698741v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697340v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684033v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697251v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694996v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690754v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coignard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692310v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708566v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700989v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351557v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674780v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lescher" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544272v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543467v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673516v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673673v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668204v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353253v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674758v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353279v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330745v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549141v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Catry" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330700v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330717v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291105v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevigny" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733662v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016735" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636836v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P Kehrbusch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963970v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549163v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549181v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804907v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495797v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Gaumont" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196744v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360435v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanvrier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762753v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759899v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767190v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766781v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767651v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765250v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771155v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769126v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768773v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771662v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772235v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776760v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779281v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501452v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673725v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330726v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330648v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364125v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549208v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797658v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806188v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irague" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822788v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Wagner" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841563v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebail" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349447v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Staiger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816471v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839002v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349864v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349839v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353197v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980994v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Rodriguez" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Batista" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>