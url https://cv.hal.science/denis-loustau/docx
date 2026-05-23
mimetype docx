--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Loustau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving forest decision-making through complex system representation: A viability theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Bödeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.103384. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2024.103384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of forest management under climate change in the French maritime pine (Pinus pinaster Aiton) forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and attribution of an anomaly in terrestrial photosynthesis in Europe during the COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Che Ing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166149. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke M van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying canopy conductance in a pine forest during drought from combined sap flow and canopy surface temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Taborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 323, pp.108997. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Integrated Carbon Observation System in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouni Heiskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Calfapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (3), pp.E855-E872. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-19-0364.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval and validation of forest background reflectivity from daily Moderate Resolution Imaging Spectroradiometer (MODIS) bidirectional reflectance distribution function (BRDF) data across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.621 - 635. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-621-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method comparison of indirect assessments of understory leaf area index (LAIu): A case study across the extended network of ICOS forest ecosystem sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Peter George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynACof: A process-based model to study growth, yield and ecosystem services of coffee agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Imbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.104609. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stomatal processes reduce gross primary productivity in temperate forest ecosystems during severe edaphic drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gourlez de La Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beauclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heinesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Foltýnová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1810), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Klosterhalfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heye Bogena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, water and carbon exchanges in managed forest ecosystems: description, sensitivity analysis and evaluation of the INRAE GO+ model, version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.5973-6009. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-5973-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canfora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 2: Untangling climatic, edaphic, management and nitrogen deposition effects on carbon sequestration potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1621-1654. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1621-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROFOUND Database for evaluating vegetation models and simulating climate impacts on European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P.O. Reyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Dolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1295 - 1320. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1295-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the vegetation-groundwater-stream continuum to understand transformation of biogenic carbon in aquatic systems – A case study based on a pine-maize comparison in a lowland sandy watershed (Landes de Gascogne, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.613-629. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan carbone des pinèdes et des douglasaies sous climat changeant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary vegetation measurements at ICOS ecosystem stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cescatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.645-664. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling and collecting foliage elements for the determination of the foliar nutrients in ICOS ecosystem stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marańón Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.665-676. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls on dissolved carbon dynamics in groundwater and export to streams in a temperate pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.669 - 691. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-669-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AQUI soil moisture network for satellite microwave remote sensing validation in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the nutrient cost of biomass harvesting under different silvicultural and climate scenarios in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.642-653. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling energy partitioning in canopies of varying complexity using MAESPA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253-254, pp.203-217. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS eddy covariance flux-station site setup: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hape Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Aurela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.471-494. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and preparation for monitoring soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (32), pp.633-643. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand age and species richness dampen interannual variation of ecosystem-level photosynthetic capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talie Musavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.0048. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-016-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition, CO2, and change in the land carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernández-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Obersteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08755-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamm Review: Light use efficiency and carbon storage in nutrient and water experiments on major forest plantation species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Albaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine M. Albaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lee Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A. Rubilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 376, pp.333-342. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning IRGA gas sampling systems: laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne De ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.1361 - 1367. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-9-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future challenges in coupled C–N–P cycle models for terrestrial ecosystems under global change: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1-2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion adaptative des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management and land-cover change have impacts of similar magnitude on surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jammet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pongratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.389-393. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use of young maritime Pine and Eucalyptus stands in response to climatic drying in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony P. O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant ecology &amp; diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17550874.2012.668228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based network of NDVI measurements for tracking temporal dynamics of canopy structure and vegetation phenology in different biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hmimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes climatiques sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/6qj3-7213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal optimality of net ecosystem exchange of carbon dioxide and underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiki Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenfeng Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (3), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal CO2 exchanges measured by Eddy Covariance over a temperate intertidal flat and their relationships to net ecosystem production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-249-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does canopy mean nitrogen concentration explain variation in canopy light use efficiency across 14 contrasting forest sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Peltoniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.200-218. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparison of water, energy and carbon exchanges over two young maritime pine stands (Pinus pinaster Ait.): effects of thinning and weeding in the early stage of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (9), pp.903-921. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 188 (2), pp.576-589. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03384.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European carbon balance. Part 3: forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst-Detlef Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.1429-1450. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02056.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of CO2 and water exchanges over three agroecosystems in South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.2957-2971. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-2957-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (8), pp.1071-1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of climate, leaf area index and leaf physiology to variation in gross primary production of six coniferous forests across Europe: a model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perämäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mäkelä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.621-639. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stable isotope ratio of phloem sugars in mature pine trees throughout the growing season: comparison of two extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Ghashghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (16), pp.2511-2518. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fine roots to annual fertilization and irrigation in a 13-year-old Pinus pinaster stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpn020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écologique de la tempête et conséquences sur les cycles de l’eau et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zy26-5r74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the decline in daily maximum transpiration rate of two pine stands during drought based on constant minimum leaf water potential and plant hydraulic conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perämäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nutrient and water availability in a maritime pine plantation: effects on growth, production, and biomass allocation at canopy closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an empirical model of stand GPP with the LUE approach: analysis of eddy covariance data at five contrasting conifer sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniki Mäkelä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Lagergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.92-108. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01463.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of ecosystem water-use efficiency of european forests from eddy covariance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Kuglitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.4481-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide and energy flux partitioning between the understorey and the overstorey of a maritime pine forest during a year with reduced soil water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (10), pp.1508-1523. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically implausible carbon response? Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7180), pp.E1-E4. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.808. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nutrient and water availability in a maritime pine plantation: effects on growth, production, and biomass allocation at canopy closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (814), n.p. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for soil water control on carbon and water dynamics in European forests during an extremely dry year: 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1-2), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of ecosystem productivity and respiration during the European summer 2003 climate anomaly: a joint flux tower, remote sensing and modelling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Running</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.634-651. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human footprint in the carbon cycle of temperate and boreal forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 447 (14 June 2007), pp.848-852. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning forest carbon fluxes with overstory and understory eddy-covariance measurements: A synthesis based on FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Blanken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1-2), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00407968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likely impact of elevated [CO2], nitrogen deposition, increased temperature and management on carbon sequestration in temperate and boreal forest ecosystems: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritta Hyvönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryggve Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Francesca Cotrufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ekblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (3), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis drives anomalies in net carbon-exchange of pine forests at different latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sulkava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (10), pp.2110-2127. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of water and carbon fluxes to climate changes from 1960 to 2100 in european forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CarboEurope regional experiment strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 87 (10), pp.1367-1379. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-87-10-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437 (7058), pp.529-533. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00373792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of coniferous forests growing in contrasting climates: model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Grelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (1-2), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrometeorological research and applications needed to prepare agriculture and forestry to 21st century climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (1-2), pp.319-340. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5953-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the separation of net ecosystem exchange into assimilation and ecosystem respiration: review and improved algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.1424-1439. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.001002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the photosynthetic capacity across a chronosequence of maritime pine correlates with needle phosphorus concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.537-543. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in stand water use: sap flow and transpiration in a pine forest chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (3-4), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th plenary meeting of the COST E21 Action, Thessaloniki (Greece), 27-29 November 2003 - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallioppi Radoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (8), pp.843. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the photosynthetic capacity across a chronosequence of maritime pine correlates with needle phosphorus concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.537-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal conductance and root-to-shoot signalling in chestnut saplings exposed to Phytophthora cinnamomi or partial soil drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (1), pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons of carbon exchange between undisturbed and regenerating stands in four managed forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovianni Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.1707-1723. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00846.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial profiles of sap flow with increasing tree size in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (11), pp.1285-1293. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/24.11.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic responses to height growth in maritime pine trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (9), pp.1077-1087. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2004.01213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The annual carbon budget of a french pine forest (Pinus pinaster) following harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.1051-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temporal and large-scale spatial variability of soil respiration from soil water availability, temperature and vegetation productivity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Freibauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSICA, a CO2, water and energy multilayer, multileaf pine forest model: evaluation from hourly to yearly time scales and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.697-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 158, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis and respiration of black spruce at three organizational scales : shoot, branch and canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Rayment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Jarvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.219-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan net de carbone des forêts : l'approche basée sur la mesure de flux de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustment in Pinus pinaster cuttings in response to a soil drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (7), pp.795-799. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phase biosphérique forestière du cycle biogéochimique du carbone : ce que nous savons, ce que nous ignorons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of six process-based forest growth models using eddy-covariance measurements of CO2 and H2O fluxes at six forest sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leinonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Bartelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustment in Pinus pinaster cuttings in response to a soil drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.795-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature response of parameters of a biochemically based model of photosynthesis. II. A review of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forstreuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (9), pp.1167-1179. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature response of parameters of a biochemically based model of photosynthesis. I. Seasonal changes in mature maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.1155-1165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of variable root damage caused by Phytophthora cinnamomi on water relations of chestnut saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.639-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture in remote sensing analytical models: The Bray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22 (9), pp.1827-1843. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160119800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variations in carbon isotope discrimination in a maritime pine (Pinus pinaster) stand assessed from the isotopic composition of cellulose in annual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.861-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance gradient in european forests: should we doubt surprising results? A reply to Piovesan Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of variable root damage caused by Phytophthora cinnamomi on water relations of chestnut saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (6), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration as the main determinant of carbon balance in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 404 (6780), pp.861-865. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35009084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR data with forest growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (8), pp.1763-1766. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311600210047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling conductances of black spruce at three organisational scales: shoot, branch and canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Rayment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Jarvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (11), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of phenology for the evaluation of impact of climate change on growth of boreal, temperate and mediterranean ecosystems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Leininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004840000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stocks estimates for french forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (4), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the foliage area of Maritime pine (Pinus pinaster Aït.) branches and crowns with application to modelling the foliage area distribution in the crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du bilan de carbone des forets européennes: cas des sites français du projet EUROFLUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic responses to phosphorus nutrition in two-year-old maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de la fertilité des sols forestiers landais dans le cadre de la sylviculture intensive du pin maritime. Revue bibliographique et identification des pistes de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (4), pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-ring delta C-13 spatial variability and interannual variations in wood cellulose of two contrasting provenances of Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (5), pp.766-773. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-28-5-766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the photosynthetic characteristics of mature needles within the crown of a 25-year-old Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the variations in xylem sap flux density within the trunk of maritime pine (Pinus pinaster Ait.): application of a model for calculating water flows at tree and stand levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the variations in xylem sap flux density within the trunk of maritime pine (Pinus pinaster Ait.) : application of a model for calculating water flows at tree and stand levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation sylvicole des eaux usées et des boues d'épuration : les expériences néo-zélandaise et française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48 (5), pp.463-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phosphate deficiency on photosynthesis and accumulation of starch and soluble sugars in 1-year-old seedlings of maritime pine (Pinus pinaster Ait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (4), pp.801-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of a 64-year-old maritime pine stand in Portugal. 1. Seasonal course of water flux through maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arruda-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of a 64-year old maritime pine stand in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and water relations of three geographically separate origins of maritime pine (Pinus pinaster) under saline conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (9), pp.569-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement primaire et de la croissance de la forêt de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Timbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105, pp.70-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and uptake of mineral elements in response to sodium chloride of three provenances of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rotival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation sylvicole des eaux usées et des boues d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau pure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 112, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the transpiration of a maritime pine canopy from sap-flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 71, pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water balance of the maritime pine forest : the evaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut de Géologie du bassin d'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 51-52, pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception loss, throughfall and stemflow in a maritime pine stand. II- An application of Gash'analytical model of interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 138 (3-4), pp.469-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception loss, throughfall and stemflow in a maritime pine stand. I. Variability of throughfall and stemflow beneath the pine canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 138, pp.449-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for estimating the evaporation of a Pinus pinaster (Ait.) stand : sap flow and energy balance with sensible heat flux measurements by an eddy covariance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 54, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude microclimatique de l'effet de la secheresse sur l'evaporation d'une plantation de pins maritimes et du sous-bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48, pp.157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une chambre de transpiration portable pour l'estimation de l'evapotranspiration d'un sous-bois de pin maritime a molinie (Molinia coerulea (L.) Moench)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution saisonniere du flux de seve dans un peuplement de pins maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.599-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of stomatal conductance in the crown of a maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (suppl.), pp.426s-428s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des couverts forestiers et exposition des forêts et arbres forestiers aux sécheresses : enseignements pour la sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d'Agriculture de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France. pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced photosynthesis during the COVID-19 lokcdown in spring 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Che Ing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Assembly of the European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced terrestrial photosynthesis in Europe during the COVID-19 lockdown.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Che Ing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Assembly of the European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion adaptative des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter académies, Académie des Sciences - Académie d'Agriculture de France sur les Forêts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats de l’étude INRA-IGN de 2017 sur le rôle de la filière bois sur l’atténuation du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de journées d’information et de débat « Carbone et forêt méditerranéenne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS at the dawn of 20200-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS France Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising observation networks for the early detection and unequivocal attribution of environmental effects on European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des forêts dans le cycle global du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the observation networks of European Ecosystems to see the unseen: The sentinel network concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. General Assembly – information day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOS Ecosystem Thematic Centre. ITA., May 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynACof, a model fro growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 888 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynA_Cof, a model for growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aqui network: soil moisture sites in the “Les Landes” forest and graves vineyards (Bordeaux Aquitaine Region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot-Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What fluxes are telling us so far ? A naïve reanalysis of CO2 fluxes over the past 18 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale ICOS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet biophysique des forêts sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME : Comment optimiser la contribution des forêts et de la filière bois à l’atténuation du changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mitigation effect from climate-change adapted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Task 38 IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shade on temperature mitigation and canopy assimilation of coffee agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’atténuation à partir de scénarios d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation pour les décideurs régionaux « Faire face aux enjeux du changement climatique et se préparer à relever le défi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois... SYFILLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2016- 14. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Blois, France. 27 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a 3D light interception with a growth and yield model to adjust shade evel in coffee agroforestry systems simulated under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Conference on Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Meteorological Society (AMS). USA., Jun 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach to evaluate the impact of a future well field on forest production (South-West of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lousteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carbone en forêt et la sylviculture dans le contexte des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UICN-France, groupe Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, simuler et gérer l'impact climatique des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT AFORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, sylviculture et gaz à effet de serre : observations du réseau Ecosystèmes-Fr de l’infrastructure ICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbones atmosphériques naturels et anthropiques. Chaire Évolution du climat et de l'océan du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFFEE-FLUX (Costa Rica): observatory for monitoring and modeling carbon, nutrients, water and sediment ecosystem services in coffee agroforestry systems; mitigation and adaptation to climate changes through ecosystem manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Infrasctructure nationale AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Dec 2015, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and drought effects on forest carbon balance: lesson from three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et forêt. Symposium bilatéral franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, berlin, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and French managed forests. Challenges, urgencies and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISK-GO Kick off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Freiburg, Germany. 13 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, water and carbon balance of managed forests: comparing the future to the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycles in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge - Biogeochemical Cycles in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future changes in water and carbon fluxes in temperate managed Pine forests from Southern France : attribution to climate, management and biophysical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Carbon Observation System (ICOS) ecosystem network: current state and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the predictability of terrestrial ecosystem carbon fluxes integrating long term eddy-covariance and biometric observations with multi-model ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor F. Keenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha L. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS, Integrated Carbon Observing System, a Research Infrastructure to Integrate Greenhouse Gas observations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dolmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french long-term intensive observation and experimentation network for environmental research in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêts hétérogènes du GIP ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse optimization of the land surface model JSBACH using multiple constrainsts and long term observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schürmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the ecohydrological processes in the Landes de Gascogne, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Fourth International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (Pma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2012.6524824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical effects of forest management on surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jammet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What chrono-sequences can tell us about water use by forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Forests and the environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bologna, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrology of a maritime-pine dominated landscape in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water energy and carbon exchanges in young coniferous plantations: effect of the presence of gorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Workshop "Canopy processes in a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hobart, Australia. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2010, San Francisco, California, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tempêtes sur le fonctionnement des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest and storms: what forestry policy could be implemented after a major climatic event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bazas, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy carbon and water exchanges on forest sites with contrasting soil water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Workshop “Canopy processes in a changing climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hobart, Australia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle du carbone en forêt et son rôle dans le cycle biogéochimique global des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bilan carbone des forêts : enjeux scientifiques et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Magny-les-Hameaux, France. 47 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a strong seasonal disequilibrium exist between the oxygen isotope signals of leaf and soil CO2 exchange?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mini symposium on the use of stable isotopes in tree physiology and forest ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du stock du carbone dans les forêts de pin maritime (Pinus pinaster Soland.Subsp. Renoui H. del Villar) en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bachtobji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. El Aouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Nationales de Biologie de la SSNT "Biologie et Changements Climatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisie. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of 13C C18O fractionation during evapotranspiration, photosynthesis and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint research symposium between France (INRA) - Japan (JSPS) on the use of stable carbon isotopes to understand the carbon cycle in forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Nov 2009, Kyoto, Japan. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation: recovery of 13C in root growth and respiration after in situ 13CO2 pulse labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISRR Symposium 'Root Research and Applications' - RootRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of a maritime pine forest over a 10-year long period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual CarboEurope-IP Project Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CarboEurope-IP., Sep 2008, Jena, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of a maritime pine forest over a 11-year long period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des flux de carbone et d'énergie entre le sous bois et le houppier d'une forêt de pins maritimes pendant une année subissant un fort déficit en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the carbon isotope composition of phloem sap and CO2 fluxes in a mature pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Ghashghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding seasonal oxygen isotope signals of photosynthesis and respiration at the ecosystem scale using a chamber TDL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des effets du changement global sur les écosystèmes continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science - Observatoire Aquitain des Sciences de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Talence, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la fertilisation et de l’irrigation sur le statut P du sol et les activités phosphatases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ali Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets croisés de l’irrigation et de la fertilisation sur la productivité et l’allocation de biomasse d’un peuplement de Pins maritime de 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées des échanges de dioxyde de carbone, d’eau et d’énergie au-dessus de différents écosystèmes caractérisant la région des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and autumnal P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in terrestrial ecosystems: facts and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA euro-asian research and training in climate change management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. 67 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of fine roots to fertilization and irrigation in Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on dynamics of physiological processes in roots of woody plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-substrate model to interpret high-resolution intra-annual stable isotope signals in tree ring cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret M. Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de dynamiques entre la formation du cerne, de l’écorce et leurs enregistrements chez Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between GPP, NPP, NEP, Ra and Rh in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG cycle in the Northern Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European terrestrial biosphere affected by the 2005 and 2003 climate anomalies: comparative analysis of processes and spatial patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dario Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure rapide (10Hz) des isotopomères du CO2 atmosphérique par diode laser modulable (TDL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of carbon dioxide, water and energy exchange above four different ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a maritime pine forest estimated by eddy covariance and sap flow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.1 CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange of CO2 and water fluxes at two levels in a maritime pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of carbon dioxide, water and energy exchange above four different ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning forest carbon fluxes with overstory and understory edd-covariance measurements: a synthesis based on FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Blanken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures, analyse et interprétation de la composition isotopique du carbone de la cellulose du cerne annuel des arbres à haute résolution temporelle : le cas du Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on the annual carbon balance of forests: an analysis of a global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Inglima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques sur l'agriculture et la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme face au climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt et climat : rôle des forêts dans le cycle des gaz à effet de serre et les échanges d'énergie avec l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA "Carbone, forêt, bois : impacts du changement climatique, stratégies pour la filière?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et climat : rôle des forêts dans le cycle des gaz à effet de serre et les échanges d'énergie avec l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts régionalisés : cycle du carbone, hydrologie, production forestière des forêts de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques : acquis et incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation nette de carbone dans la biomasse d'un peuplement de Pin maritime, dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pastuzska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lesgourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometeorology and flux partitioning between forest understorey and overstorey: a synthesis based on FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Dorsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERES, the CarboEurope Regional Experiment Strategy in les Landes, South West France, May-June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-ORE-T, l'Observatoire de Recherche en Environnement sur le fonctionnement des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du cycle du carbone des forêts : où va le carbone fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire «De l'observation des écosystèmes forestiers à l'information sur la forêt»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). Labo/service de l'auteur, Paris, FRA., Feb 2005, Paris, France. 27 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des stocks de carbone dans la biomasse de peuplements de pin maritime : application à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitaine forests in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Trees in a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Guildford, United Kingdom. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinobu Machida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations des interactions climat-diversité et fonctionnement biologiques à l'échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Savoir : Comment étudier les interactions entre dynamique du climat et dynamique des systèmes écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2004, Saint-Rémy-lès-Chevreuse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle du carbone en forêt, questions et inconnues, travaux en cours, réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la MICCES, Mission Changement Climatique et effet de serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-Sorgue, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing based GPP estimates (MODIS-MOD 17) through inverse parameter estimation with CARBOEUROPE eddy covariance flux data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Running</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. CarboEurope-IP integrated project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Spoleto, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drought of 2003 in Western Europe: consequences on forest ecosystems functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grünwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heinesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Fribourg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning the annual carbon balance of maritime pine forest between respiratory and assimilatory components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carboeurope conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age and tree height on water potential, hydraulic conductivity and stomatal conductance of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carboeurope conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la co-limitation en phosphore et en carbone sur la croissance et la morphologie du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres d'Ecophysiologie de l'Arbre (REA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear-cutting effects on soil organic matter content and quality in a temperate maritime pine forest a spatial and temporal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système ouvert dynamique pour la mesure automatisée du flux de CO2 du sol. Le système ADOC (Automated Dynamic Open Chamber)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Col des Feignes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-regional climate change impacts on the water balance, carbon balance and primary productivity of maritime pine in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pluviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Models for the Sustainable Management of Temperate Plantation Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two contrasting flux sites used to test a model of forest canopy gas exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global change open science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient and water stress on Armillaria disease incidence on maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du bilan de carbone des forets européennes: cas des sites français du projet EUROFLUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bilan et gestion des gaz à effet de serre dans l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry measurement of root and shoot architecture of Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a tree functional-structural model to analyse the age and location effects on the branch carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the water balance of south-western France maritime Pine forest to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Impacts of global change on tree physiology and forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de la fertilité des sols forestiers landais dans le cadre de la sylviculture intensive du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement minéral d'un peuplement de pin maritime dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de peuplements forestiers et modélisation des échanges physiques et du fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire sur la Modélisation Architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité forestière du massif landais et sa gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration in several woody species of Central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isabel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Biometeorology (ISB). INT., Sep 1996, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic response of maritime pine seedlings to phosphorus nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'énergie d'un couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de modèle d'échanges d'énergie et d'eau adapté au cas d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of maritime pine to varied relative addition rate of phosphorus. Growth, phosphorus content and carbon assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of proteins involved in drought stress of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Drought 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation of photosynthesis variability within a 25 year-old maritime pine crown (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling light interception of maritime pine shoots (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponse stomatique du Pin maritime (Pinus pinaster Ait.) a la secheresse : examen de quelques donnees experimentales a partir des hypotheses de controle direct et de retrocontrole de la conductance foliaire par la secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deglene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Clermont-Ferrand-Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental determinants of water-use efficiency and carbon isotope discrimination in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modele a deux couches d'evapotranspiration de la foret landaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Modelisation de l'Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bray experiment : growth, photosynthesis and transpiration of Molinia coerulea Moench. in the understorey of a maritime pine forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bringaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Dourdan, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux sur la forêt landaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of root inoculation with Phytophthora cinnamomi on water relations of oak and chestnut seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bray experiment : seasonal change in carbon dioxide efflux from soil in a maritime pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vaugeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Dourdan, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of water flux through maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'eau en foret de pin maritime : l'evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Pissos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le fonctionnement hydrique des peuplements dans la sylviculture du pin maritime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Sciences et Industries du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of stomatal conductance in the crown of a maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management prolongates the CO2 sink in ageing oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soisick Figuères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XYLOSYLVE : Developpment and evaluation platform of sustainable forest production systems for biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICOS ecosystem thematic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ICOS ecosystems stations : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based monitoring of greenhouse gases emissions over continental ecosystems: the ecosystem part of the ICOS European infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic impacts on managed forests: projecting the future from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Our Common Future under Climate Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRGA gas sampling system dimensioning: laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site expérimental forestier ICOS de Salles (33) sur la mesure des échanges de gaz à effet de serre et de vapeur d’eau entre le couvert et l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICOS ecosystem network and Thematic Center : an infrastructure to monitor and better understand the ecosystem GHGs exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. , EGU 2013-10187, poster, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nitrous oxide emission from maritime pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHG Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pitesti, Romania. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management intensification: present and future impacts on carbon cycle in South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHG Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pitesti, Romania. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climate sensitive model of carbon transfer through atmosphere, vegetation and soil in managed forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICOS Ecosystem network and Thematic Center: an infrastructure to monitor and better understand the ecosystem GHGs exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics of intensively managed forest along a full rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between Biomass and FluxNet data to optimize ORCHIDEE ecosystem model at European forest and grassland sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two forested watersheds in Les Landes region: monitoring of carbon stock and water cycle over the last decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Spannraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France. 8 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de mesure pour le monitoring des échanges des isotopomères du CO2 au sein d’un écosystème forestier de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting high-resolution stable isotope signals in annual tree ring cellulose in terms of seasonal climate variations using a simple model of tree carbon reserves and ring formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Foundation SIBAE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Potsdam, Germany. n.p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on growth and architecture of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Phosphorus Dynamics in Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis drives interannual variability in net carbon-exchange of pine forests at different latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sulkava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root density, branching pattern and mycorrhizal diversity across Pinus pinaster stands in south west France: methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 38 Meeting, Roots, mycorrhizas and their external mycelia in carbon dynamics in forest soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rovaniemi, Finland. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de CO2 et H2O à deux niveaux d'une canopée de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Super Besse, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the carbon balance of a mature pine forest 1997-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarboEurope Conference "The continental carbon cycle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation des effets de la déficience en phosphore sur l'assimilation et l'allocation du carboen, la croissance et la morphogenèse du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs, intégration de processus à l'échelle de la plante entière: interactions entre les gestions de l'azote, du carbone et de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual carbon balance of a clear-cut Maritime Pine stand in SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarboEurope Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Budapest, Hungary. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry measurements of root and shoot architecture of P. pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Conference of EFI : models for sustainable management of temperate plantation forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bordeaux, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 368 p., 2013, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des services écosystémiques dans un observatoire de caféiers agroforestiers. Recommandations pour la filière du café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Seghieri; Jean-Michel Harmand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-55, 2019, Update Sciences and Technologies, 978-2-7592-3059-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS France, Integrated Carbon Observation System – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie nationale des infrasturctures de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de lʼEnseignement supérieur, de la Recherche et de lʼInnovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 171 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar Samples Collection and LMA Ratio Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructions guide for measurements at the ICOS Ecosystem Stations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS-ETC, University of Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Samples Collection and Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructions guide for measurements at ICOS Ecosystem stations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS-ETC, University of Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated carbon observation system (ICOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial ecosystem research infrastructures : Challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 508 p., 2017, 9781315368252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forest carbon cycle: generalities, definitions and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tools for predicting the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ogee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 311 p., 2010, Update Sciences and Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbon and moder horizons related to age in pine and beech stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will the production of French forests respond to climate change? An integrated analysis from site to country scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of carbon fluxes in forest ecosystems in France: a comparison of temperate, Mediterranean and tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on temperate forests and interaction with management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2008, 978-1-84593-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, nitrogen, rising atmospheric CO2, and terrestrial productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hungate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Drake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Global Productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Elsevier, 2001, 9780125052900. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-012505290-0/50008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling long-term effects of CO2 increase and climate change on European forests, with emphasis on ecosystem carbon budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M.J. Mohren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Bartelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem modelling, upscaling and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPB Academic Publishing, 2000, 90-5103-138-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental determinants of water-use efficiency and carbon isotope discrimination in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement physique des ecosystemes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers. Actualites et perspectives. II - La recherche sur les ecosystemes forestiers: principaux domaines d'investigation, quelques exemples de methodes et d'approche. IIB- Fonctionnement de l'arbre et des peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret. Direction de l'Espace Rural et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Viability-based optimization to aid adaptive forest management under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Coffee-flux collaborative observatory&amp;quot;: measuring and modeling carbon, nutrients, water and sediment Ecosystem services in a coffee agroforestry watershed (Costa Rica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pôle en écologie intégrative, des populations aux paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of monitoring the consequences of different forest management alternatives on ecosystem functioning in young plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070633v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon soil stock change in an intensive crop field near Paris reveals significant carbon losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gebleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROFOUND database for evaluating vegetation models and simulating climate impacts on forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. O. Reyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Dolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de carbone du déboisement lié au projet de parc photovoltaïque Horizeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de carbone du déboisement lié au projet de déboisement lié au projet de parc photovoltaïque Horizeo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry A. Gardiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Champ Captant des Landes du Médoc – Mission d’étude des impacts de la modification du régime de la nappe plio-quaternaire sur la productivité de peuplements de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Champ Captant des Landes du Médoc – Mission d’étude des impacts de la modification du régime de la nappe plio-quaternaire sur la productivité de peuplements de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet de ferme photovoltaïque de Ste Hillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et gestion raisonnée de l'écosystème forestier landais. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ConventionECOFOR--97, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Laboratoire d'écophysiologie et nutrition, INRA Recherches forestières. Programme Stride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Proumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRA. 1995, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique d'un peuplement de pin maritime en lande humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of CO2-increase and climate change on European forets (LTEEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EV5V--CT94-0468, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A european network for monitoring fluxes of water and carbon dioxide above temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ferreira-Gama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Moncrieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 1993, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration et conductance stomatique du pin maritime en situation de contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi écophysiologique du pin maritime en réponse à l'irrigation par effluent de l'usine de la cellulose du pin de Tartas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sartore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'eau au niveau sol, arbres et peuplements dans des écosystèmes forestiers de basse altitude. Incidence sur la croissance et l'état de santé des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique, nutrition minerale et gestion des reserves azotees et carbonees des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRT--880766, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*htpp://www.greenpeace.fr/impactsclimatiques/webrapportintegral.pdf. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects écophysiologiques de la résistance au chlorure de sodium du sol de trois provenances géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document localisé à ERIST / Documentation de centre - Centre de Recherche de Bordeaux, cote :ERIST BX-1934. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du climat. Cours Pour l'école Bordeaux-Sciences Agro (2e année). 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dérèglement climatique. Cours , École Bordeaux Sciences Agro 2e année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting together what cannot be seen alone: the ICOS infrastructure. Introductory lecture to the European Research Course on Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des forêts dans la lutte contre le dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Forêts-21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1003"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Loustau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of forest management under climate change in the French maritime pine (Pinus pinaster Aiton) forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving forest decision-making through complex system representation: A viability theory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Bödeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.103384. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2024.103384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and attribution of an anomaly in terrestrial photosynthesis in Europe during the COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Che Ing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166149. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke M van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying canopy conductance in a pine forest during drought from combined sap flow and canopy surface temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Taborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 323, pp.108997. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Integrated Carbon Observation System in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouni Heiskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Calfapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (3), pp.E855-E872. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-19-0364.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method comparison of indirect assessments of understory leaf area index (LAIu): A case study across the extended network of ICOS forest ecosystem sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Peter George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval and validation of forest background reflectivity from daily Moderate Resolution Imaging Spectroradiometer (MODIS) bidirectional reflectance distribution function (BRDF) data across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Biermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.621 - 635. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-621-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROFOUND Database for evaluating vegetation models and simulating climate impacts on European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P.O. Reyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Dolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.1295 - 1320. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1295-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynACof: A process-based model to study growth, yield and ecosystem services of coffee agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Imbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.104609. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canfora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Klosterhalfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heye Bogena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, water and carbon exchanges in managed forest ecosystems: description, sensitivity analysis and evaluation of the INRAE GO+ model, version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.5973-6009. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-5973-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stomatal processes reduce gross primary productivity in temperate forest ecosystems during severe edaphic drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gourlez de La Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beauclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heinesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Foltýnová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1810), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 2: Untangling climatic, edaphic, management and nitrogen deposition effects on carbon sequestration potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1621-1654. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1621-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan carbone des pinèdes et des douglasaies sous climat changeant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the vegetation-groundwater-stream continuum to understand transformation of biogenic carbon in aquatic systems – A case study based on a pine-maize comparison in a lowland sandy watershed (Landes de Gascogne, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.613-629. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS eddy covariance flux-station site setup: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hape Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Aurela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.471-494. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and preparation for monitoring soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (32), pp.633-643. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary vegetation measurements at ICOS ecosystem stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cescatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.645-664. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the nutrient cost of biomass harvesting under different silvicultural and climate scenarios in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.642-653. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling energy partitioning in canopies of varying complexity using MAESPA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253-254, pp.203-217. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AQUI soil moisture network for satellite microwave remote sensing validation in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls on dissolved carbon dynamics in groundwater and export to streams in a temperate pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.669 - 691. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-669-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling and collecting foliage elements for the determination of the foliar nutrients in ICOS ecosystem stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marańón Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.665-676. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand age and species richness dampen interannual variation of ecosystem-level photosynthetic capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talie Musavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.0048. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-016-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition, CO2, and change in the land carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernández-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Obersteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08755-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamm Review: Light use efficiency and carbon storage in nutrient and water experiments on major forest plantation species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Albaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine M. Albaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lee Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A. Rubilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 376, pp.333-342. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning IRGA gas sampling systems: laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne De ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.1361 - 1367. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-9-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future challenges in coupled C–N–P cycle models for terrestrial ecosystems under global change: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1-2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion adaptative des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management and land-cover change have impacts of similar magnitude on surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jammet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pongratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.389-393. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use of young maritime Pine and Eucalyptus stands in response to climatic drying in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony P. O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant ecology &amp; diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17550874.2012.668228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does canopy mean nitrogen concentration explain variation in canopy light use efficiency across 14 contrasting forest sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Peltoniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.200-218. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based network of NDVI measurements for tracking temporal dynamics of canopy structure and vegetation phenology in different biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hmimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes climatiques sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/6qj3-7213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal CO2 exchanges measured by Eddy Covariance over a temperate intertidal flat and their relationships to net ecosystem production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-249-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal optimality of net ecosystem exchange of carbon dioxide and underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiki Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenfeng Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (3), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04095.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparison of water, energy and carbon exchanges over two young maritime pine stands (Pinus pinaster Ait.): effects of thinning and weeding in the early stage of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (9), pp.903-921. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 188 (2), pp.576-589. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03384.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European carbon balance. Part 3: forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst-Detlef Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.1429-1450. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02056.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of CO2 and water exchanges over three agroecosystems in South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.2957-2971. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-2957-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (8), pp.1071-1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of climate, leaf area index and leaf physiology to variation in gross primary production of six coniferous forests across Europe: a model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perämäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mäkelä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.621-639. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stable isotope ratio of phloem sugars in mature pine trees throughout the growing season: comparison of two extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Ghashghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (16), pp.2511-2518. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fine roots to annual fertilization and irrigation in a 13-year-old Pinus pinaster stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpn020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écologique de la tempête et conséquences sur les cycles de l’eau et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zy26-5r74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nutrient and water availability in a maritime pine plantation: effects on growth, production, and biomass allocation at canopy closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (814), n.p. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.808. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the decline in daily maximum transpiration rate of two pine stands during drought based on constant minimum leaf water potential and plant hydraulic conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perämäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikinmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nutrient and water availability in a maritime pine plantation: effects on growth, production, and biomass allocation at canopy closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of ecosystem water-use efficiency of european forests from eddy covariance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Kuglitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.4481-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an empirical model of stand GPP with the LUE approach: analysis of eddy covariance data at five contrasting conifer sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniki Mäkelä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Lagergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1), pp.92-108. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01463.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide and energy flux partitioning between the understorey and the overstorey of a maritime pine forest during a year with reduced soil water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (10), pp.1508-1523. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically implausible carbon response? Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7180), pp.E1-E4. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for soil water control on carbon and water dynamics in European forests during an extremely dry year: 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1-2), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human footprint in the carbon cycle of temperate and boreal forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 447 (14 June 2007), pp.848-852. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning forest carbon fluxes with overstory and understory eddy-covariance measurements: A synthesis based on FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Blanken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1-2), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00407968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of ecosystem productivity and respiration during the European summer 2003 climate anomaly: a joint flux tower, remote sensing and modelling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Running</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.634-651. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The likely impact of elevated [CO2], nitrogen deposition, increased temperature and management on carbon sequestration in temperate and boreal forest ecosystems: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritta Hyvönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryggve Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Francesca Cotrufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ekblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (3), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis drives anomalies in net carbon-exchange of pine forests at different latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sulkava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (10), pp.2110-2127. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of water and carbon fluxes to climate changes from 1960 to 2100 in european forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CarboEurope regional experiment strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 87 (10), pp.1367-1379. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-87-10-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437 (7058), pp.529-533. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00373792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the separation of net ecosystem exchange into assimilation and ecosystem respiration: review and improved algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.1424-1439. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.001002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the photosynthetic capacity across a chronosequence of maritime pine correlates with needle phosphorus concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.537-543. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of coniferous forests growing in contrasting climates: model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Grelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (1-2), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrometeorological research and applications needed to prepare agriculture and forestry to 21st century climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (1-2), pp.319-340. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5953-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in stand water use: sap flow and transpiration in a pine forest chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (3-4), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th plenary meeting of the COST E21 Action, Thessaloniki (Greece), 27-29 November 2003 - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallioppi Radoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (8), pp.843. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the photosynthetic capacity across a chronosequence of maritime pine correlates with needle phosphorus concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.537-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal conductance and root-to-shoot signalling in chestnut saplings exposed to Phytophthora cinnamomi or partial soil drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (1), pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic responses to height growth in maritime pine trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (9), pp.1077-1087. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2004.01213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons of carbon exchange between undisturbed and regenerating stands in four managed forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovianni Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.1707-1723. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00846.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial profiles of sap flow with increasing tree size in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (11), pp.1285-1293. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/24.11.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The annual carbon budget of a french pine forest (Pinus pinaster) following harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.1051-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temporal and large-scale spatial variability of soil respiration from soil water availability, temperature and vegetation productivity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Freibauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuSICA, a CO2, water and energy multilayer, multileaf pine forest model: evaluation from hourly to yearly time scales and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.697-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 158, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustment in Pinus pinaster cuttings in response to a soil drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (7), pp.795-799. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phase biosphérique forestière du cycle biogéochimique du carbone : ce que nous savons, ce que nous ignorons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan net de carbone des forêts : l'approche basée sur la mesure de flux de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis and respiration of black spruce at three organizational scales : shoot, branch and canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Rayment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Jarvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.219-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustment in Pinus pinaster cuttings in response to a soil drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.795-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of six process-based forest growth models using eddy-covariance measurements of CO2 and H2O fluxes at six forest sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leinonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Bartelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature response of parameters of a biochemically based model of photosynthesis. II. A review of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forstreuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (9), pp.1167-1179. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature response of parameters of a biochemically based model of photosynthesis. I. Seasonal changes in mature maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.1155-1165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of variable root damage caused by Phytophthora cinnamomi on water relations of chestnut saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.639-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variations in carbon isotope discrimination in a maritime pine (Pinus pinaster) stand assessed from the isotopic composition of cellulose in annual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.861-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture in remote sensing analytical models: The Bray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22 (9), pp.1827-1843. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160119800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance gradient in european forests: should we doubt surprising results? A reply to Piovesan Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Jarvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of variable root damage caused by Phytophthora cinnamomi on water relations of chestnut saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (6), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration as the main determinant of carbon balance in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 404 (6780), pp.861-865. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35009084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling conductances of black spruce at three organisational scales: shoot, branch and canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Rayment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Jarvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (11), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of phenology for the evaluation of impact of climate change on growth of boreal, temperate and mediterranean ecosystems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Leininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004840000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling SAR data with forest growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (8), pp.1763-1766. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311600210047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stocks estimates for french forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (4), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the foliage area of Maritime pine (Pinus pinaster Aït.) branches and crowns with application to modelling the foliage area distribution in the crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du bilan de carbone des forets européennes: cas des sites français du projet EUROFLUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic responses to phosphorus nutrition in two-year-old maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de la fertilité des sols forestiers landais dans le cadre de la sylviculture intensive du pin maritime. Revue bibliographique et identification des pistes de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (4), pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-ring delta C-13 spatial variability and interannual variations in wood cellulose of two contrasting provenances of Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (5), pp.766-773. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-28-5-766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the photosynthetic characteristics of mature needles within the crown of a 25-year-old Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the variations in xylem sap flux density within the trunk of maritime pine (Pinus pinaster Ait.): application of a model for calculating water flows at tree and stand levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the variations in xylem sap flux density within the trunk of maritime pine (Pinus pinaster Ait.) : application of a model for calculating water flows at tree and stand levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of a 64-year old maritime pine stand in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation sylvicole des eaux usées et des boues d'épuration : les expériences néo-zélandaise et française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48 (5), pp.463-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phosphate deficiency on photosynthesis and accumulation of starch and soluble sugars in 1-year-old seedlings of maritime pine (Pinus pinaster Ait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (4), pp.801-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of a 64-year-old maritime pine stand in Portugal. 1. Seasonal course of water flux through maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arruda-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement primaire et de la croissance de la forêt de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Timbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105, pp.70-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and water relations of three geographically separate origins of maritime pine (Pinus pinaster) under saline conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Crepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (9), pp.569-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and uptake of mineral elements in response to sodium chloride of three provenances of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rotival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation sylvicole des eaux usées et des boues d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau pure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 112, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the transpiration of a maritime pine canopy from sap-flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 71, pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception loss, throughfall and stemflow in a maritime pine stand. I. Variability of throughfall and stemflow beneath the pine canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 138, pp.449-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception loss, throughfall and stemflow in a maritime pine stand. II- An application of Gash'analytical model of interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 138 (3-4), pp.469-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water balance of the maritime pine forest : the evaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut de Géologie du bassin d'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 51-52, pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une chambre de transpiration portable pour l'estimation de l'evapotranspiration d'un sous-bois de pin maritime a molinie (Molinia coerulea (L.) Moench)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude microclimatique de l'effet de la secheresse sur l'evaporation d'une plantation de pins maritimes et du sous-bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48, pp.157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for estimating the evaporation of a Pinus pinaster (Ait.) stand : sap flow and energy balance with sensible heat flux measurements by an eddy covariance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 54, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution saisonniere du flux de seve dans un peuplement de pins maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.599-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of stomatal conductance in the crown of a maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (suppl.), pp.426s-428s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion adaptative des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter académies, Académie des Sciences - Académie d'Agriculture de France sur les Forêts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced terrestrial photosynthesis in Europe during the COVID-19 lockdown.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Che Ing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Assembly of the European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des couverts forestiers et exposition des forêts et arbres forestiers aux sécheresses : enseignements pour la sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d'Agriculture de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France. pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced photosynthesis during the COVID-19 lokcdown in spring 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Che Ing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Assembly of the European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynA_Cof, a model for growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats de l’étude INRA-IGN de 2017 sur le rôle de la filière bois sur l’atténuation du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de journées d’information et de débat « Carbone et forêt méditerranéenne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des forêts dans le cycle global du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS at the dawn of 20200-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS France Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising observation networks for the early detection and unequivocal attribution of environmental effects on European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the observation networks of European Ecosystems to see the unseen: The sentinel network concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. General Assembly – information day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOS Ecosystem Thematic Centre. ITA., May 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynACof, a model fro growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 888 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What fluxes are telling us so far ? A naïve reanalysis of CO2 fluxes over the past 18 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale ICOS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aqui network: soil moisture sites in the “Les Landes” forest and graves vineyards (Bordeaux Aquitaine Region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot-Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mitigation effect from climate-change adapted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Task 38 IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet biophysique des forêts sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME : Comment optimiser la contribution des forêts et de la filière bois à l’atténuation du changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carbone en forêt et la sylviculture dans le contexte des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UICN-France, groupe Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shade on temperature mitigation and canopy assimilation of coffee agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois... SYFILLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2016- 14. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Blois, France. 27 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’atténuation à partir de scénarios d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation pour les décideurs régionaux « Faire face aux enjeux du changement climatique et se préparer à relever le défi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a 3D light interception with a growth and yield model to adjust shade evel in coffee agroforestry systems simulated under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Conference on Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Meteorological Society (AMS). USA., Jun 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach to evaluate the impact of a future well field on forest production (South-West of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lousteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, simuler et gérer l'impact climatique des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT AFORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, sylviculture et gaz à effet de serre : observations du réseau Ecosystèmes-Fr de l’infrastructure ICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbones atmosphériques naturels et anthropiques. Chaire Évolution du climat et de l'océan du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFFEE-FLUX (Costa Rica): observatory for monitoring and modeling carbon, nutrients, water and sediment ecosystem services in coffee agroforestry systems; mitigation and adaptation to climate changes through ecosystem manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Infrasctructure nationale AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Dec 2015, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, water and carbon balance of managed forests: comparing the future to the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and drought effects on forest carbon balance: lesson from three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et forêt. Symposium bilatéral franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, berlin, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and French managed forests. Challenges, urgencies and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISK-GO Kick off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Freiburg, Germany. 13 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycles in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge - Biogeochemical Cycles in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future changes in water and carbon fluxes in temperate managed Pine forests from Southern France : attribution to climate, management and biophysical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the predictability of terrestrial ecosystem carbon fluxes integrating long term eddy-covariance and biometric observations with multi-model ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor F. Keenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha L. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Carbon Observation System (ICOS) ecosystem network: current state and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical effects of forest management on surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jammet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french long-term intensive observation and experimentation network for environmental research in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêts hétérogènes du GIP ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS, Integrated Carbon Observing System, a Research Infrastructure to Integrate Greenhouse Gas observations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dolmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse optimization of the land surface model JSBACH using multiple constrainsts and long term observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schürmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the ecohydrological processes in the Landes de Gascogne, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Fourth International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (Pma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2012.6524824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What chrono-sequences can tell us about water use by forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Forests and the environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bologna, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrology of a maritime-pine dominated landscape in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water energy and carbon exchanges in young coniferous plantations: effect of the presence of gorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Workshop "Canopy processes in a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hobart, Australia. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2010, San Francisco, California, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy carbon and water exchanges on forest sites with contrasting soil water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Workshop “Canopy processes in a changing climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hobart, Australia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tempêtes sur le fonctionnement des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest and storms: what forestry policy could be implemented after a major climatic event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bazas, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle du carbone en forêt et son rôle dans le cycle biogéochimique global des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bilan carbone des forêts : enjeux scientifiques et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Magny-les-Hameaux, France. 47 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation: recovery of 13C in root growth and respiration after in situ 13CO2 pulse labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISRR Symposium 'Root Research and Applications' - RootRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a strong seasonal disequilibrium exist between the oxygen isotope signals of leaf and soil CO2 exchange?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mini symposium on the use of stable isotopes in tree physiology and forest ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du stock du carbone dans les forêts de pin maritime (Pinus pinaster Soland.Subsp. Renoui H. del Villar) en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bachtobji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. El Aouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Nationales de Biologie de la SSNT "Biologie et Changements Climatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisie. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of 13C C18O fractionation during evapotranspiration, photosynthesis and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint research symposium between France (INRA) - Japan (JSPS) on the use of stable carbon isotopes to understand the carbon cycle in forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Nov 2009, Kyoto, Japan. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of a maritime pine forest over a 10-year long period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual CarboEurope-IP Project Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CarboEurope-IP., Sep 2008, Jena, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of a maritime pine forest over a 11-year long period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des flux de carbone et d'énergie entre le sous bois et le houppier d'une forêt de pins maritimes pendant une année subissant un fort déficit en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the carbon isotope composition of phloem sap and CO2 fluxes in a mature pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Ghashghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding seasonal oxygen isotope signals of photosynthesis and respiration at the ecosystem scale using a chamber TDL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-substrate model to interpret high-resolution intra-annual stable isotope signals in tree ring cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret M. Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of fine roots to fertilization and irrigation in Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolicoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on dynamics of physiological processes in roots of woody plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de dynamiques entre la formation du cerne, de l’écorce et leurs enregistrements chez Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la fertilisation et de l’irrigation sur le statut P du sol et les activités phosphatases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ali Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets croisés de l’irrigation et de la fertilisation sur la productivité et l’allocation de biomasse d’un peuplement de Pins maritime de 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées des échanges de dioxyde de carbone, d’eau et d’énergie au-dessus de différents écosystèmes caractérisant la région des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des effets du changement global sur les écosystèmes continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science - Observatoire Aquitain des Sciences de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Talence, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and autumnal P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in terrestrial ecosystems: facts and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA euro-asian research and training in climate change management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. 67 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on the annual carbon balance of forests: an analysis of a global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Inglima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques sur l'agriculture et la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme face au climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between GPP, NPP, NEP, Ra and Rh in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG cycle in the Northern Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange of CO2 and water fluxes at two levels in a maritime pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure rapide (10Hz) des isotopomères du CO2 atmosphérique par diode laser modulable (TDL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of carbon dioxide, water and energy exchange above four different ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a maritime pine forest estimated by eddy covariance and sap flow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.1 CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European terrestrial biosphere affected by the 2005 and 2003 climate anomalies: comparative analysis of processes and spatial patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dario Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of carbon dioxide, water and energy exchange above four different ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning forest carbon fluxes with overstory and understory edd-covariance measurements: a synthesis based on FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Blanken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures, analyse et interprétation de la composition isotopique du carbone de la cellulose du cerne annuel des arbres à haute résolution temporelle : le cas du Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des stocks de carbone dans la biomasse de peuplements de pin maritime : application à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation du cycle du carbone des forêts : où va le carbone fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire «De l'observation des écosystèmes forestiers à l'information sur la forêt»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). Labo/service de l'auteur, Paris, FRA., Feb 2005, Paris, France. 27 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitaine forests in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Trees in a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Guildford, United Kingdom. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt et climat : rôle des forêts dans le cycle des gaz à effet de serre et les échanges d'énergie avec l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA "Carbone, forêt, bois : impacts du changement climatique, stratégies pour la filière?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et climat : rôle des forêts dans le cycle des gaz à effet de serre et les échanges d'énergie avec l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts régionalisés : cycle du carbone, hydrologie, production forestière des forêts de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques : acquis et incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la biomasse aérienne du sous-bois de peuplements adultes de Pin maritime : contribution à la quantification des stocks de carbone forestier à l'aide d'indicateurs de couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation nette de carbone dans la biomasse d'un peuplement de Pin maritime, dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pastuzska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lesgourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometeorology and flux partitioning between forest understorey and overstorey: a synthesis based on FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Dorsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERES, the CarboEurope Regional Experiment Strategy in les Landes, South West France, May-June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-ORE-T, l'Observatoire de Recherche en Environnement sur le fonctionnement des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drought of 2003 in Western Europe: consequences on forest ecosystems functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grünwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heinesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Fribourg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations des interactions climat-diversité et fonctionnement biologiques à l'échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Savoir : Comment étudier les interactions entre dynamique du climat et dynamique des systèmes écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2004, Saint-Rémy-lès-Chevreuse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle du carbone en forêt, questions et inconnues, travaux en cours, réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la MICCES, Mission Changement Climatique et effet de serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-Sorgue, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinobu Machida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving remote sensing based GPP estimates (MODIS-MOD 17) through inverse parameter estimation with CARBOEUROPE eddy covariance flux data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Running</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. CarboEurope-IP integrated project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Spoleto, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age and tree height on water potential, hydraulic conductivity and stomatal conductance of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Dewar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carboeurope conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la co-limitation en phosphore et en carbone sur la croissance et la morphologie du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres d'Ecophysiologie de l'Arbre (REA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning the annual carbon balance of maritime pine forest between respiratory and assimilatory components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carboeurope conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système ouvert dynamique pour la mesure automatisée du flux de CO2 du sol. Le système ADOC (Automated Dynamic Open Chamber)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Col des Feignes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear-cutting effects on soil organic matter content and quality in a temperate maritime pine forest a spatial and temporal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-regional climate change impacts on the water balance, carbon balance and primary productivity of maritime pine in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pluviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Models for the Sustainable Management of Temperate Plantation Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two contrasting flux sites used to test a model of forest canopy gas exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global change open science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient and water stress on Armillaria disease incidence on maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du bilan de carbone des forets européennes: cas des sites français du projet EUROFLUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bilan et gestion des gaz à effet de serre dans l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry measurement of root and shoot architecture of Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a tree functional-structural model to analyse the age and location effects on the branch carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité forestière du massif landais et sa gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration in several woody species of Central Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isabel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Valancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Biometeorology (ISB). INT., Sep 1996, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the water balance of south-western France maritime Pine forest to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Impacts of global change on tree physiology and forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement minéral d'un peuplement de pin maritime dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de la fertilité des sols forestiers landais dans le cadre de la sylviculture intensive du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de peuplements forestiers et modélisation des échanges physiques et du fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire sur la Modélisation Architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic response of maritime pine seedlings to phosphorus nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de modèle d'échanges d'énergie et d'eau adapté au cas d'une forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of maritime pine to varied relative addition rate of phosphorus. Growth, phosphorus content and carbon assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'énergie d'un couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of proteins involved in drought stress of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Drought 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation of photosynthesis variability within a 25 year-old maritime pine crown (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling light interception of maritime pine shoots (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponse stomatique du Pin maritime (Pinus pinaster Ait.) a la secheresse : examen de quelques donnees experimentales a partir des hypotheses de controle direct et de retrocontrole de la conductance foliaire par la secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deglene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du Groupe d'Etude de l'Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Clermont-Ferrand-Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental determinants of water-use efficiency and carbon isotope discrimination in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bray experiment : seasonal change in carbon dioxide efflux from soil in a maritime pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vaugeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Dourdan, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modele a deux couches d'evapotranspiration de la foret landaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Modelisation de l'Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bray experiment : growth, photosynthesis and transpiration of Molinia coerulea Moench. in the understorey of a maritime pine forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bringaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Dourdan, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux sur la forêt landaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of root inoculation with Phytophthora cinnamomi on water relations of oak and chestnut seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of water flux through maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'eau en foret de pin maritime : l'evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Pissos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le fonctionnement hydrique des peuplements dans la sylviculture du pin maritime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Sciences et Industries du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of stomatal conductance in the crown of a maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Hadj Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management prolongates the CO2 sink in ageing oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soisick Figuères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XYLOSYLVE : Developpment and evaluation platform of sustainable forest production systems for biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICOS ecosystem thematic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic impacts on managed forests: projecting the future from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Our Common Future under Climate Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ICOS ecosystems stations : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based monitoring of greenhouse gases emissions over continental ecosystems: the ecosystem part of the ICOS European infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRGA gas sampling system dimensioning: laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decarpenterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site expérimental forestier ICOS de Salles (33) sur la mesure des échanges de gaz à effet de serre et de vapeur d’eau entre le couvert et l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICOS ecosystem network and Thematic Center : an infrastructure to monitor and better understand the ecosystem GHGs exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. , EGU 2013-10187, poster, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics of intensively managed forest along a full rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nitrous oxide emission from maritime pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHG Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pitesti, Romania. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management intensification: present and future impacts on carbon cycle in South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHG Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pitesti, Romania. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climate sensitive model of carbon transfer through atmosphere, vegetation and soil in managed forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICOS Ecosystem network and Thematic Center: an infrastructure to monitor and better understand the ecosystem GHGs exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Valentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between Biomass and FluxNet data to optimize ORCHIDEE ecosystem model at European forest and grassland sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two forested watersheds in Les Landes region: monitoring of carbon stock and water cycle over the last decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Spannraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France. 8 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de mesure pour le monitoring des échanges des isotopomères du CO2 au sein d’un écosystème forestier de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting high-resolution stable isotope signals in annual tree ring cellulose in terms of seasonal climate variations using a simple model of tree carbon reserves and ring formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Foundation SIBAE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Potsdam, Germany. n.p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine root density, branching pattern and mycorrhizal diversity across Pinus pinaster stands in south west France: methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 38 Meeting, Roots, mycorrhizas and their external mycelia in carbon dynamics in forest soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rovaniemi, Finland. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on growth and architecture of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Phosphorus Dynamics in Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis drives interannual variability in net carbon-exchange of pine forests at different latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sulkava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Papale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Conference on the GHG Cycle in the Northern Hemisphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de CO2 et H2O à deux niveaux d'une canopée de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Super Besse, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the carbon balance of a mature pine forest 1997-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarboEurope Conference "The continental carbon cycle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation des effets de la déficience en phosphore sur l'assimilation et l'allocation du carboen, la croissance et la morphogenèse du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs, intégration de processus à l'échelle de la plante entière: interactions entre les gestions de l'azote, du carbone et de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual carbon balance of a clear-cut Maritime Pine stand in SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sartore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarboEurope Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Budapest, Hungary. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and geometry measurements of root and shoot architecture of P. pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Conference of EFI : models for sustainable management of temperate plantation forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bordeaux, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 368 p., 2013, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des services écosystémiques dans un observatoire de caféiers agroforestiers. Recommandations pour la filière du café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Seghieri; Jean-Michel Harmand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-55, 2019, Update Sciences and Technologies, 978-2-7592-3059-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS France, Integrated Carbon Observation System – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie nationale des infrasturctures de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de lʼEnseignement supérieur, de la Recherche et de lʼInnovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 171 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar Samples Collection and LMA Ratio Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Papale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructions guide for measurements at the ICOS Ecosystem Stations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS-ETC, University of Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Samples Collection and Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructions guide for measurements at ICOS Ecosystem stations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS-ETC, University of Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated carbon observation system (ICOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial ecosystem research infrastructures : Challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 508 p., 2017, 9781315368252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of carbon fluxes in forest ecosystems in France: a comparison of temperate, Mediterranean and tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forest carbon cycle: generalities, definitions and scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tools for predicting the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ogee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 311 p., 2010, Update Sciences and Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbon and moder horizons related to age in pine and beech stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will the production of French forests respond to climate change? An integrated analysis from site to country scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on temperate forests and interaction with management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2008, 978-1-84593-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, nitrogen, rising atmospheric CO2, and terrestrial productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hungate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Drake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Global Productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Elsevier, 2001, 9780125052900. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-012505290-0/50008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling long-term effects of CO2 increase and climate change on European forests, with emphasis on ecosystem carbon budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M.J. Mohren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank Bartelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem modelling, upscaling and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPB Academic Publishing, 2000, 90-5103-138-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental determinants of water-use efficiency and carbon isotope discrimination in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement physique des ecosystemes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en France sur les ecosystemes forestiers. Actualites et perspectives. II - La recherche sur les ecosystemes forestiers: principaux domaines d'investigation, quelques exemples de methodes et d'approche. IIB- Fonctionnement de l'arbre et des peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture et de la Foret. Direction de l'Espace Rural et de la Foret, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Viability-based optimization to aid adaptive forest management under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Coffee-flux collaborative observatory&amp;quot;: measuring and modeling carbon, nutrients, water and sediment Ecosystem services in a coffee agroforestry watershed (Costa Rica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pôle en écologie intégrative, des populations aux paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of monitoring the consequences of different forest management alternatives on ecosystem functioning in young plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070633v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon soil stock change in an intensive crop field near Paris reveals significant carbon losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gebleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROFOUND database for evaluating vegetation models and simulating climate impacts on forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. O. Reyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Dolos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de carbone du déboisement lié au projet de déboisement lié au projet de parc photovoltaïque Horizeo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry A. Gardiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de carbone du déboisement lié au projet de parc photovoltaïque Horizeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Champ Captant des Landes du Médoc – Mission d’étude des impacts de la modification du régime de la nappe plio-quaternaire sur la productivité de peuplements de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Champ Captant des Landes du Médoc – Mission d’étude des impacts de la modification du régime de la nappe plio-quaternaire sur la productivité de peuplements de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deshors-Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet de ferme photovoltaïque de Ste Hillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et gestion raisonnée de l'écosystème forestier landais. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ConventionECOFOR--97, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Laboratoire d'écophysiologie et nutrition, INRA Recherches forestières. Programme Stride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Proumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRA. 1995, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique d'un peuplement de pin maritime en lande humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of CO2-increase and climate change on European forets (LTEEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EV5V--CT94-0468, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A european network for monitoring fluxes of water and carbon dioxide above temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ferreira-Gama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Moncrieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 1993, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi écophysiologique du pin maritime en réponse à l'irrigation par effluent de l'usine de la cellulose du pin de Tartas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sartore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration et conductance stomatique du pin maritime en situation de contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'eau au niveau sol, arbres et peuplements dans des écosystèmes forestiers de basse altitude. Incidence sur la croissance et l'état de santé des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique, nutrition minerale et gestion des reserves azotees et carbonees des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRT--880766, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*htpp://www.greenpeace.fr/impactsclimatiques/webrapportintegral.pdf. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects écophysiologiques de la résistance au chlorure de sodium du sol de trois provenances géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document localisé à ERIST / Documentation de centre - Centre de Recherche de Bordeaux, cote :ERIST BX-1934. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du climat. Cours Pour l'école Bordeaux-Sciences Agro (2e année). 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dérèglement climatique. Cours , École Bordeaux Sciences Agro 2e année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting together what cannot be seen alone: the ICOS infrastructure. Introductory lecture to the European Research Course on Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des forêts dans la lutte contre le dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Forêts-21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1003"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Labarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Domec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai B&#246;deker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Bingham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2024.103384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ansaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01300-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Heiskanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Br&#252;mmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-19-0364.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Erb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Korhonen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Biermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-621-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter George" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107841" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104609" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourlez de La Motte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauclaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Folt&#253;nov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5973-2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cameron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1621-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Silveyra Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Dolos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Hauf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1295-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619984v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rupil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#324;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111839" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.06.047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR5PGN8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Rebmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hape Schmid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Aurela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-016-0048" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obersteiner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08755-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Albaugh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine M. Albaugh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Fox" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee Allen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Rubilar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De&#160;ligne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-1361-2016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0274-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jammet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Stoy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Estel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. O'Grady" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen-The" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2012.668228" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmimina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Pontailler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.03.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S7VR4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6qj3-7213" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiki Luo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenfeng Fei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schimel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04095.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649926v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-249-2012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Montagnani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr140" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651562v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr048" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666929v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03384.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Piao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst-Detlef Schulze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02056.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC82ZLT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665822v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Stella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2957-2009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Duursma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Per&#228;m&#228;ki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664298v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolicoeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zy26-5r74" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikinmaa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667918v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Lagergren" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01463.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4640FBWR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661297v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Kuglitsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carrara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ceulemans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.05.001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Magnani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borghetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berninger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06580" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DE905FF2D925D4221181450AAA22D33088F432B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660330v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008060" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667981v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Janssens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.12.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50HWSQPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666103v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05847" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00407968v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Baldocchi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Black" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Blanken" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.01.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669126v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritta Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryggve Persson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Ekblad" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01967.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sulkava" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dolman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01432.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8F671FAE29B00C9B305F21126401DD9F80C0881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668778v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.09.003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XTQDZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660895v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-87-10-1367" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681526v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683281v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cl&#233;ment" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Grelle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.05.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XLTL14F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683335v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine P&#233;rarnaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5953-9" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC798866E584C742A636A95DDE771D0B8C7F8482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683280v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falge" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.001002.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4D9BJ26-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682966v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cantet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005046" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681350v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59CBDVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677978v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallioppi Radoglou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laitat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Karjalainen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005083" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883912v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883908v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678692v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682509v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Kowalski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovianni Manca" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tedeschi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00846.x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682830v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.11.1285" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2004.01213.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670539v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682796v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Freibauer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002035" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672933v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671681v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Rayment" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jarvis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677314v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kowalski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883670v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen-Queyrens" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002067" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670055v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677385v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leinonen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghetti" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676167v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen-Queyrens" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189628v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Medlyn" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellsworth" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Harley" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00891.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676386v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674235v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669606v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matteucci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kowalski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881942v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001151" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-D. Schulze" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35009084" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685291v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693847v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699157v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Leininen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004840000066" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV4HSS22-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695879v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883443v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000158" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683848v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695444v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Brahim" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698172v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fehri" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-28-5-766" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883188v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686147v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576878v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688804v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695716v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumagnac" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arruda-Pacheco" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. David" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685191v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Ferreira" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710111v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Guye" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705036v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700689v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rotival" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576542v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702053v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708258v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703741v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707225v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hadj Moussa" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701844v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diawara" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702031v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701629v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713447v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721234v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797527v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797548v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778066v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797520v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787430v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787732v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735529v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777981v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788134v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735870v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290439v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737055v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillot-Ehret" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517392" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785654v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789344v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594725v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796586v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594735v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01329514v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lousteau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796587v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796588v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837377v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792932v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800356v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739414v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804837v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804266v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808505v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268449v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor F. Keenan" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha L. Macbean" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809431v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Paris" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rivier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dolmann" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267791v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745033v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Govind" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Kumari" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524824" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749313v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moors" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802104v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805500v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817059v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820992v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821558v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816739v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811681v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823931v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grace" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819380v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Shaiek" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachtobji" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. El Aouni" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812922v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823374v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817203v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cross" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811752v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822784v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755288v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813944v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822172v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812177v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822146v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ali Muhammad" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817250v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756501v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821961v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812337v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815533v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821075v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821376v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dario Mahecha" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753282v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818727v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815561v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817590v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815697v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824101v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Blanken" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821812v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Inglima" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753115v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825903v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758969v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761104v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pastuzska" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lesgourgues" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merzeau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832572v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dorsey" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Falk" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833289v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032065v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825625v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831891v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829885v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825204v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833795v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubinet" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832287v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760878v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829187v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763467v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761936v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medlyn" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grelle" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linder" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760868v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834398v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769628v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771605v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765636v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767778v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770537v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ferreira" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa S. David" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S. Pereira" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S. David" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Valancogne" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775290v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779302v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778098v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775042v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775635v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queyrens" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775210v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deglene" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779528v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775690v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843235v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bringaud" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardit" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778719v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776761v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaudin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845085v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vaugeois" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773587v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773444v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777852v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timbal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856142v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778033v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisick Figu&#232;res" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791222v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735546v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799634v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799172v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799551v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Ligne" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801603v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Gall" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808525v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805758v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805624v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807092v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808553v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805684v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819176v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Thum" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Linden" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811731v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Spannraft" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816959v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751882v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821043v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814725v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827936v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828055v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789592v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788000v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/Infrastructures_de_recherche/70/3/Brochure_Infrastructures_2018_948703.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786543v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaia.agraria.unitus.it/icos/documents/instructions" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877531v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788162v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jordan" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812263v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818070v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821605v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829919v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hungate" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Drake" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012505290-0/50008-9" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840985v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.J. Mohren" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Bartelink" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sabat&#233;" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839708v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845637v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845082v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787741v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837379v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818730v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070633v3" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788318v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. O. Reyer" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778710v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778686v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Gardiner" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790861v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797910v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799029v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846647v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Proumagnac" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845561v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845263v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851924v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pereira" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira-Gama" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Moncrieff" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Tenhunen" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845344v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845196v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eininger" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartore" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845356v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844994v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826931v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846164v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799287v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799294v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778019v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777992v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788778v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ansaldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Labarre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01300-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Domec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai B&#246;deker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Bingham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2024.103384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Heiskanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Br&#252;mmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calfapietra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-19-0364.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Biermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Erb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Korhonen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-621-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Silveyra Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Dolos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Hauf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1295-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104609" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5973-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourlez de La Motte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauclaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Folt&#253;nov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0527" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cameron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1621-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rupil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.152" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Rebmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hape Schmid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Aurela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.06.047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR5PGN8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111839" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#324;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-016-0048" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obersteiner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08755-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Albaugh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine M. Albaugh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Fox" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee Allen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Rubilar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De&#160;ligne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-1361-2016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0274-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jammet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Stoy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Estel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. O'Grady" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen-The" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2012.668228" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Pulkkinen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Montagnani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr140" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmimina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Pontailler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.03.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S7VR4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641880v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6qj3-7213" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-249-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiki Luo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenfeng Fei" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schimel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04095.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr048" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03384.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Piao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst-Detlef Schulze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02056.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC82ZLT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665822v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Stella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2957-2009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Duursma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Per&#228;m&#228;ki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664298v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolicoeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zy26-5r74" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660330v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008060" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikinmaa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661297v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Kuglitsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carrara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ceulemans" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Lagergren" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01463.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4640FBWR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.05.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656802v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Magnani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borghetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berninger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06580" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DE905FF2D925D4221181450AAA22D33088F432B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667981v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Janssens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.12.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50HWSQPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666103v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05847" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00407968v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Baldocchi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Black" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Blanken" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.01.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669126v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritta Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryggve Persson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Ekblad" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01967.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sulkava" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dolman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01432.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8F671FAE29B00C9B305F21126401DD9F80C0881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668778v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.09.003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XTQDZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660895v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-87-10-1367" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681526v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683280v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.001002.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4D9BJ26-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682966v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cantet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005046" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cl&#233;ment" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Grelle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.05.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XLTL14F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683335v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine P&#233;rarnaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5953-9" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC798866E584C742A636A95DDE771D0B8C7F8482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681350v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.01.002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59CBDVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677978v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallioppi Radoglou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laitat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Karjalainen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005083" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883912v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883908v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678692v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681608v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2004.01213.x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682509v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Kowalski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovianni Manca" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tedeschi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00846.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682830v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.11.1285" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670539v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682796v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rey" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Freibauer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tenhunen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002035" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672933v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883670v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen-Queyrens" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002067" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670055v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677314v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kowalski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671681v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Rayment" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Jarvis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676167v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen-Queyrens" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677385v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leinonen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bartelink" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghetti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189628v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Medlyn" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellsworth" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Harley" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00891.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676386v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674235v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670355v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669606v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matteucci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kowalski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881942v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001151" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-D. Schulze" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35009084" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693847v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699157v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Leininen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004840000066" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV4HSS22-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685291v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695879v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883443v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000158" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882676v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000110" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683848v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695444v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Brahim" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698172v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fehri" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-28-5-766" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685533v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883188v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686147v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Domec" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685191v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Ferreira" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. David" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576878v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688804v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695716v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumagnac" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arruda-Pacheco" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705036v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710111v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepeau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Guye" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700689v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rotival" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576542v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702053v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707225v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hadj Moussa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703741v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708258v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701629v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702031v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diawara" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701844v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713447v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721234v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797520v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778066v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797527v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797548v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290439v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787430v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777981v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787732v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735529v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788134v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735870v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiou" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737055v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillot-Ehret" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517392" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789344v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785654v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796587v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594725v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796586v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594735v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01329514v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lousteau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796588v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837377v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739414v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792932v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800356v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804837v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804266v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268449v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor F. Keenan" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha L. Macbean" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808505v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749313v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moors" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809431v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Paris" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rivier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dolmann" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267791v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745033v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Govind" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Kumari" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524824" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802104v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805500v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817059v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820992v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816739v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821558v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811681v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823374v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823931v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grace" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819380v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Shaiek" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachtobji" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. El Aouni" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812922v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817203v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cross" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811752v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822784v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755288v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813944v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815533v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756501v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822146v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ali Muhammad" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818657v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817250v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822172v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812177v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821961v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812337v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821812v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Inglima" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753115v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821075v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817590v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822003v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopez" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753282v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818727v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815561v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821376v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dario Mahecha" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815697v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824101v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Blanken" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763528v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825625v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831891v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825903v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758969v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762124v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#243;pez" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761104v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pastuzska" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lesgourgues" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merzeau" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832572v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dorsey" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Falk" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833289v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032065v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832287v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829885v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825204v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833795v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubinet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760878v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829187v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760045v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763467v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762397v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pluviaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761936v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medlyn" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grelle" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linder" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760868v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834398v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769628v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770537v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Ferreira" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa S. David" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S. Pereira" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S. David" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Valancogne" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771605v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765636v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767778v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775290v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778098v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775042v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779302v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775635v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queyrens" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775412v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777078v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775210v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deglene" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779528v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845085v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardit" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vaugeois" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775690v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843235v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bringaud" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778719v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776761v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaudin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773587v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773444v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777852v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timbal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856142v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778033v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisick Figu&#232;res" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791222v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735546v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799634v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799172v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799551v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Ligne" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801603v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Gall" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808525v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805684v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805758v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805624v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807092v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808553v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819176v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Thum" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Linden" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811731v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Spannraft" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816959v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814725v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751882v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821043v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827936v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828021v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828055v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789592v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788000v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/Infrastructures_de_recherche/70/3/Brochure_Infrastructures_2018_948703.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786543v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaia.agraria.unitus.it/icos/documents/instructions" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877531v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788162v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jordan" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821605v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812263v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818070v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829919v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hungate" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Drake" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012505290-0/50008-9" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840985v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.J. Mohren" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Bartelink" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sabat&#233;" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839708v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845637v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845082v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787741v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837379v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818730v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070633v3" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788318v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. O. Reyer" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778686v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Gardiner" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778710v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790861v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797910v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799029v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846647v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Proumagnac" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845561v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845263v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851924v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pereira" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferreira-Gama" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Moncrieff" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Tenhunen" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845196v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eininger" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartore" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845344v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845356v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844994v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826931v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846164v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799287v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799294v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778019v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777992v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788778v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>