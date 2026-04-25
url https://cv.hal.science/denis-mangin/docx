--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis MANGIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a global P-recovery system in urban wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227 (6), pp.130-140. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalination by cooling and freezing of seawater and groundwater: thermodynamic aspect of the liquid-solid equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mountadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of industrial wastewater treatment by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.292-298. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical 3D-imaging of glass inclusions from allende (CV3) olivine via SIMS: A new insight on chondrule formation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solid–Liquid Phase Diagram of the Binary System Propionic Acid/Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.806 - 812. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma afterglow-assisted oxidation of iron–copper bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuete Saa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot-Choux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium bromide crystallization in water applied to an inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.2-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and adsorption during fluoride removal from water by calcite in the presence of acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1133, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Monitoring of Cocrystallization Processes - Complementary Use of Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (SI) (6), pp.1039-1044. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea water desalination by dynamic layer melt crystallization: Parametric study of the freezing and sweating steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316 (1), pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between Membrane Processes and Crystallization Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5489-5495. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901824x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalinisation of sea water in a static layer crystalliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-3), pp.120-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor, Part I: Investigation of particulate fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1759-1767. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal Formation in Solution: In Situ Solute Concentration Monitoring of the Two Components and Kinetic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.3376-3383. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801019d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Processes of Crystallization in Solution: A Practical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.1241-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor: Part II The influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1885-1891. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of co-crystals: Kinetic and thermodynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (9), pp.2689-2695. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mass transfer in a liquid–liquid membrane contactor for laminar flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.1325-1333. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et transition de phases solides en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, J2160, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 286, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation : aspects théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, J2710, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gibbsite agglomeration in a constant supersaturation crystallizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boistelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (23), pp.5565 - 5578. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol nucleation in the melt: supercooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Workshop on Crystal Growth of Organic Materials, CGOM15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallizations through Spatially Resolved Spectroscopy: Difficulties of predicting physical descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontre Heliospir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multivariate statistical approach for monitoring crystallizations by Spatially Resolved Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Renewable Energy Storage IRES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cristallisation en ligne par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies des Poudres ; Poudres et Matériaux Frittés STPMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal migration of Cs and Mo in UO$_2$ and UO$_{2+x}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Panetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02097725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'eaux usées industrielles par congélation sur paroi froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation kinetics of polymorphic phases in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Materials Science, Engineering, Oil, Gas and Petrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de précipitation de la struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un réacteur agité-décanteur pour la récupération des phosphates par cristallisation de struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Simulation Comsol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of P-recovery system in Calahorra wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Water Association Leading Edge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jerez de la Frontera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation sur paroi froide avec convection naturelle : étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHORWater, Phosphorus recovery from Waste Water Treatment Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un procédé de stockage inter-saisonnier de l’énergie solaire ayant pour innovation la cristallisation dans la cuve de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new material for an interseasonal heat storage process of solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différents systèmes absorbant/absorbat pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by a hybrid membrane process based on precipitation and microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’eau potable par traitement des eaux chargées en minéraux en utilisant un procédé hybride basé sur l'oxydation couplée à la microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International « Sciences et Technologies à Membranes » STM 15 « Energies renouvelables traitement de l’eau Etat actuel et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d\textquoterightun procédé de stockage inter-saisonnier de stockage de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on droplets, energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes binaires sel/eau pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC STUDIES OF WATER ABSORPTION OF TERNARY SYSTEMS CONTAINING ZINC BROMIDE APPLIED IN SOLAR HEAT STORAGE PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines aqueuses pour le stockage inter-saisonnier de l\textquoterightenergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Université Lyon 1 JSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intersaisonnier de la chaleur : enthalpies de dissolution et de cristallisation de sels d’ammonium et de potassium à 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Calorimétrie et de l’Analyse Thermique JCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d'absorption pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagničre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation d'tune solution saline sur paroi froide : modélisation de la diffusion et de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic studies of water absorption of ternary systems containing zinc bromide applied in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of absorption couples used in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalination of seawater: influence of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ganaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Agadir, Morocco. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration characteristics of lithium, zinc, potassium and sodium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Equilibres Entre Phases JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d\textquoterightabsorption pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and freeze-drying process optimisation of ibuprofene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eni Bogdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Daoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Crastes-Vessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 2 : Contrôle de la phase formée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide cocrystals: kinetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Crystal Growth of Organic Materials CGOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide co-crystals : Impact of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Industrial Crystallisation ISIC17- CGOM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des co-cristaux carbamazepine-nicotinamide : Impact des paramètres de procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensified drying process of dairy solutions by coupling Cryo-concentration and Freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Siniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mechanics, Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using MSPC approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Chimiométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using unsupervised multivariate approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Industrial Crystallization BIWIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisation par couplage de methodes spectroscopiques ATR-FTIR et SRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-sensitive polymethacrylate derivatives Eudragit E100 &amp; L100 nanoparticles preparation in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermique par matériau à changement de phase : rupture de surfusion et cristallisation des alcools de sucre par bullage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l’identification de la nature des cristaux de paracétamol en forme de bâtonnets obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l'identification de la nature des cristaux de paracétamol en forme de bâtonnets cristallisés sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP5, 5ème Journées Sonochimie Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the oxygen partial pressure on the migration of molybdenum in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licence Professionnelle PEPS « Procédés d'Elaboration et de Production des Solides divisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ultrasonic cavitation on the form of paracetamol crystals for pure cooling or pure anti-solvant crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry (ESS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats sur les formes/faciès des cristaux de paracétamol obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Molybdenum and Caesium in uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Mo and Cs in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la migration des produits de fission (Mo, Cs) dans le combustible UO$_2$ : effet de la température, de l'irradiation et de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie Physique (SCF/SCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide en milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration mechanism of Molybdenum in stoichiometric and hyper-stoichiometric UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bérerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by freeze concentration: influence of velocity profile on crystal growth and impurities incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d’un procédé de stockage inter-saisonnier de stockage de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population balance modeling of batch crystallization with Ostwald ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation sur paroi froide : modélisation de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by calcite and acid addition followed by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on desalination for the environment, clean water and energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from water by oxidation/microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation sur parois froides : étude paramétrique et dimensionnement du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Annuel de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gerardmer, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cristallisation de carbamazépine-nicotinamide : aspects cinétiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisudin Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au Génie des procédés : applications et développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc, Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization in solution and scale-up issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Wouters, Luc Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical salts and co-crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 9, Royal Society of Chemistry, pp.188-211, 2012, RSC Drug Discovery Series, 978-1-84973-158-4. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849733502-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME DE STOCKAGE THERMIQUE (SST) PAR MATÉRIAUX À CHANGEMENT DE PHASE (MCP) COMPRENANT UN DISPOSITIF DE BULLAGE ET D’ENSEMENCEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 4 019 877 B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis MANGIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconcentration of olive mill wastewater for application in leather tanning process: an alternative end to protect the environment and save raw materials consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness El Haimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.6532-6549. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36125-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering Xylitol crystallization in a 42 kWhth shell and tubes latent heat thermal energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.119802. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised crystallization monitoring with NIR Spatially Resolved Spectroscopy combined with Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 618, pp.127329. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the supercooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (9), pp.103922. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a global P-recovery system in urban wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227 (6), pp.130-140. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalination by cooling and freezing of seawater and groundwater: thermodynamic aspect of the liquid-solid equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mountadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of industrial wastewater treatment by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.292-298. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical 3D-imaging of glass inclusions from allende (CV3) olivine via SIMS: A new insight on chondrule formation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuete Saa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot-Choux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solid–Liquid Phase Diagram of the Binary System Propionic Acid/Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.806 - 812. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma afterglow-assisted oxidation of iron–copper bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium bromide crystallization in water applied to an inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.2-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and adsorption during fluoride removal from water by calcite in the presence of acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1133, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Monitoring of Cocrystallization Processes - Complementary Use of Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (SI) (6), pp.1039-1044. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea water desalination by dynamic layer melt crystallization: Parametric study of the freezing and sweating steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316 (1), pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between Membrane Processes and Crystallization Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5489-5495. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901824x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalinisation of sea water in a static layer crystalliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-3), pp.120-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Processes of Crystallization in Solution: A Practical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.1241-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor: Part II The influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1885-1891. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor, Part I: Investigation of particulate fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1759-1767. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal Formation in Solution: In Situ Solute Concentration Monitoring of the Two Components and Kinetic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.3376-3383. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801019d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of co-crystals: Kinetic and thermodynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (9), pp.2689-2695. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et transition de phases solides en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, J2160, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mass transfer in a liquid–liquid membrane contactor for laminar flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.1325-1333. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 286, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation : aspects théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, J2710, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gibbsite agglomeration in a constant supersaturation crystallizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boistelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (23), pp.5565 - 5578. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol nucleation in the melt: supercooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Workshop on Crystal Growth of Organic Materials, CGOM15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallizations through Spatially Resolved Spectroscopy: Difficulties of predicting physical descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontre Heliospir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multivariate statistical approach for monitoring crystallizations by Spatially Resolved Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Renewable Energy Storage IRES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cristallisation en ligne par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies des Poudres ; Poudres et Matériaux Frittés STPMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal migration of Cs and Mo in UO$_2$ and UO$_{2+x}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Panetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02097725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'eaux usées industrielles par congélation sur paroi froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation kinetics of polymorphic phases in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Materials Science, Engineering, Oil, Gas and Petrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un réacteur agité-décanteur pour la récupération des phosphates par cristallisation de struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Simulation Comsol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de précipitation de la struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of P-recovery system in Calahorra wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Water Association Leading Edge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jerez de la Frontera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation sur paroi froide avec convection naturelle : étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new material for an interseasonal heat storage process of solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différents systèmes absorbant/absorbat pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by a hybrid membrane process based on precipitation and microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHORWater, Phosphorus recovery from Waste Water Treatment Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un procédé de stockage inter-saisonnier de l’énergie solaire ayant pour innovation la cristallisation dans la cuve de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’eau potable par traitement des eaux chargées en minéraux en utilisant un procédé hybride basé sur l'oxydation couplée à la microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International « Sciences et Technologies à Membranes » STM 15 « Energies renouvelables traitement de l’eau Etat actuel et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d\textquoterightun procédé de stockage inter-saisonnier de stockage de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on droplets, energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes binaires sel/eau pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic studies of water absorption of ternary systems containing zinc bromide applied in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of absorption couples used in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intersaisonnier de la chaleur : enthalpies de dissolution et de cristallisation de sels d’ammonium et de potassium à 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Calorimétrie et de l’Analyse Thermique JCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d'absorption pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagničre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation d'tune solution saline sur paroi froide : modélisation de la diffusion et de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalination of seawater: influence of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ganaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Agadir, Morocco. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration characteristics of lithium, zinc, potassium and sodium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Equilibres Entre Phases JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d\textquoterightabsorption pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines aqueuses pour le stockage inter-saisonnier de l\textquoterightenergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Université Lyon 1 JSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC STUDIES OF WATER ABSORPTION OF TERNARY SYSTEMS CONTAINING ZINC BROMIDE APPLIED IN SOLAR HEAT STORAGE PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and freeze-drying process optimisation of ibuprofene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eni Bogdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Daoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Crastes-Vessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 2 : Contrôle de la phase formée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide cocrystals: kinetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Crystal Growth of Organic Materials CGOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide co-crystals : Impact of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Industrial Crystallisation ISIC17- CGOM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des co-cristaux carbamazepine-nicotinamide : Impact des paramètres de procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using MSPC approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Chimiométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensified drying process of dairy solutions by coupling Cryo-concentration and Freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Siniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mechanics, Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using unsupervised multivariate approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Industrial Crystallization BIWIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisation par couplage de methodes spectroscopiques ATR-FTIR et SRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-sensitive polymethacrylate derivatives Eudragit E100 &amp; L100 nanoparticles preparation in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermique par matériau à changement de phase : rupture de surfusion et cristallisation des alcools de sucre par bullage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l’identification de la nature des cristaux de paracétamol en forme de bâtonnets obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l'identification de la nature des cristaux de paracétamol en forme de bâtonnets cristallisés sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP5, 5ème Journées Sonochimie Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ultrasonic cavitation on the form of paracetamol crystals for pure cooling or pure anti-solvant crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry (ESS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licence Professionnelle PEPS « Procédés d'Elaboration et de Production des Solides divisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the oxygen partial pressure on the migration of molybdenum in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Molybdenum and Caesium in uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Mo and Cs in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la migration des produits de fission (Mo, Cs) dans le combustible UO$_2$ : effet de la température, de l'irradiation et de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie Physique (SCF/SCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats sur les formes/faciès des cristaux de paracétamol obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide en milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration mechanism of Molybdenum in stoichiometric and hyper-stoichiometric UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bérerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population balance modeling of batch crystallization with Ostwald ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by freeze concentration: influence of velocity profile on crystal growth and impurities incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d’un procédé de stockage inter-saisonnier de stockage de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation sur paroi froide : modélisation de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by calcite and acid addition followed by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on desalination for the environment, clean water and energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from water by oxidation/microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation sur parois froides : étude paramétrique et dimensionnement du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Annuel de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gerardmer, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cristallisation de carbamazépine-nicotinamide : aspects cinétiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisudin Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au Génie des procédés : applications et développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc, Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization in solution and scale-up issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Wouters, Luc Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical salts and co-crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 9, Royal Society of Chemistry, pp.188-211, 2012, RSC Drug Discovery Series, 978-1-84973-158-4. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849733502-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME DE STOCKAGE THERMIQUE (SST) PAR MATÉRIAUX À CHANGEMENT DE PHASE (MCP) COMPRENANT UN DISPOSITIF DE BULLAGE ET D’ENSEMENCEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 4 019 877 B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mart&#237;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mountadar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Karmil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24599" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.04.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Florentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Nasr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mandri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bebon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901824x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRJSRX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7P8DVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.06.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS5BWXZ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923046v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piquard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kersaudy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Caillol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701092v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02097725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panetier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarrasin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donate" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104811v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925093v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925098v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823114v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Nasr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Walha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920803v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846474v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#269;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925227v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Bogdani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Daoussi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Siniti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701125v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923463v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923734v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Labouret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929676v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095560v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannetier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pipon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moncoffre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052802v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095572v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094903v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095584v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925090v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094028v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113761v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113848v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Fan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104787v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920805v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097022v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097048v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925225v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925226v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Haimer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36125-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piquard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119802" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mart&#237;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mountadar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Karmil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.04.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Florentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Nasr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799441" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bebon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901824x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7P8DVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRJSRX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.06.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS5BWXZ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kersaudy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Caillol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02097725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panetier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarrasin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925092v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Walha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920803v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925112v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846480v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#269;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600361v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925116v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925120v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925229v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846474v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001489v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Bogdani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Daoussi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701125v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701084v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Siniti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701118v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Labouret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052802v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019743v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095560v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannetier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pipon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moncoffre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095572v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094903v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095584v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052816v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925090v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104802v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113848v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107586v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Fan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920805v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097048v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922953v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>