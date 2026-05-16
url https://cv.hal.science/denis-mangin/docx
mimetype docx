--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis MANGIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconcentration of olive mill wastewater for application in leather tanning process: an alternative end to protect the environment and save raw materials consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness El Haimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.6532-6549. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36125-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering Xylitol crystallization in a 42 kWhth shell and tubes latent heat thermal energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.119802. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised crystallization monitoring with NIR Spatially Resolved Spectroscopy combined with Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 618, pp.127329. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the supercooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (9), pp.103922. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a global P-recovery system in urban wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227 (6), pp.130-140. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalination by cooling and freezing of seawater and groundwater: thermodynamic aspect of the liquid-solid equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mountadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of industrial wastewater treatment by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.292-298. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical 3D-imaging of glass inclusions from allende (CV3) olivine via SIMS: A new insight on chondrule formation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuete Saa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot-Choux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solid–Liquid Phase Diagram of the Binary System Propionic Acid/Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.806 - 812. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma afterglow-assisted oxidation of iron–copper bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium bromide crystallization in water applied to an inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.2-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and adsorption during fluoride removal from water by calcite in the presence of acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1133, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Monitoring of Cocrystallization Processes - Complementary Use of Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (SI) (6), pp.1039-1044. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea water desalination by dynamic layer melt crystallization: Parametric study of the freezing and sweating steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316 (1), pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between Membrane Processes and Crystallization Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5489-5495. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901824x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalinisation of sea water in a static layer crystalliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-3), pp.120-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Processes of Crystallization in Solution: A Practical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.1241-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor: Part II The influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1885-1891. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor, Part I: Investigation of particulate fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1759-1767. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal Formation in Solution: In Situ Solute Concentration Monitoring of the Two Components and Kinetic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.3376-3383. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801019d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of co-crystals: Kinetic and thermodynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (9), pp.2689-2695. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et transition de phases solides en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, J2160, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mass transfer in a liquid–liquid membrane contactor for laminar flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.1325-1333. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 286, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation : aspects théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, J2710, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gibbsite agglomeration in a constant supersaturation crystallizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boistelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (23), pp.5565 - 5578. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol nucleation in the melt: supercooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Workshop on Crystal Growth of Organic Materials, CGOM15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallizations through Spatially Resolved Spectroscopy: Difficulties of predicting physical descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontre Heliospir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multivariate statistical approach for monitoring crystallizations by Spatially Resolved Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Renewable Energy Storage IRES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cristallisation en ligne par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies des Poudres ; Poudres et Matériaux Frittés STPMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal migration of Cs and Mo in UO$_2$ and UO$_{2+x}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Panetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02097725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'eaux usées industrielles par congélation sur paroi froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation kinetics of polymorphic phases in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Materials Science, Engineering, Oil, Gas and Petrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un réacteur agité-décanteur pour la récupération des phosphates par cristallisation de struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Simulation Comsol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de précipitation de la struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of P-recovery system in Calahorra wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Water Association Leading Edge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jerez de la Frontera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation sur paroi froide avec convection naturelle : étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new material for an interseasonal heat storage process of solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différents systèmes absorbant/absorbat pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by a hybrid membrane process based on precipitation and microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHORWater, Phosphorus recovery from Waste Water Treatment Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un procédé de stockage inter-saisonnier de l’énergie solaire ayant pour innovation la cristallisation dans la cuve de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’eau potable par traitement des eaux chargées en minéraux en utilisant un procédé hybride basé sur l'oxydation couplée à la microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International « Sciences et Technologies à Membranes » STM 15 « Energies renouvelables traitement de l’eau Etat actuel et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d\textquoterightun procédé de stockage inter-saisonnier de stockage de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on droplets, energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes binaires sel/eau pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic studies of water absorption of ternary systems containing zinc bromide applied in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of absorption couples used in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intersaisonnier de la chaleur : enthalpies de dissolution et de cristallisation de sels d’ammonium et de potassium à 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Calorimétrie et de l’Analyse Thermique JCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d'absorption pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagničre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation d'tune solution saline sur paroi froide : modélisation de la diffusion et de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalination of seawater: influence of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ganaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Agadir, Morocco. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration characteristics of lithium, zinc, potassium and sodium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Equilibres Entre Phases JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d\textquoterightabsorption pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines aqueuses pour le stockage inter-saisonnier de l\textquoterightenergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Université Lyon 1 JSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC STUDIES OF WATER ABSORPTION OF TERNARY SYSTEMS CONTAINING ZINC BROMIDE APPLIED IN SOLAR HEAT STORAGE PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and freeze-drying process optimisation of ibuprofene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eni Bogdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Daoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Crastes-Vessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 2 : Contrôle de la phase formée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide cocrystals: kinetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Crystal Growth of Organic Materials CGOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide co-crystals : Impact of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Industrial Crystallisation ISIC17- CGOM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des co-cristaux carbamazepine-nicotinamide : Impact des paramètres de procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using MSPC approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Chimiométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensified drying process of dairy solutions by coupling Cryo-concentration and Freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Siniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mechanics, Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using unsupervised multivariate approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Industrial Crystallization BIWIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisation par couplage de methodes spectroscopiques ATR-FTIR et SRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-sensitive polymethacrylate derivatives Eudragit E100 &amp; L100 nanoparticles preparation in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermique par matériau à changement de phase : rupture de surfusion et cristallisation des alcools de sucre par bullage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l’identification de la nature des cristaux de paracétamol en forme de bâtonnets obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l'identification de la nature des cristaux de paracétamol en forme de bâtonnets cristallisés sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP5, 5ème Journées Sonochimie Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ultrasonic cavitation on the form of paracetamol crystals for pure cooling or pure anti-solvant crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry (ESS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licence Professionnelle PEPS « Procédés d'Elaboration et de Production des Solides divisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the oxygen partial pressure on the migration of molybdenum in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Molybdenum and Caesium in uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Mo and Cs in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la migration des produits de fission (Mo, Cs) dans le combustible UO$_2$ : effet de la température, de l'irradiation et de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie Physique (SCF/SCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats sur les formes/faciès des cristaux de paracétamol obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide en milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration mechanism of Molybdenum in stoichiometric and hyper-stoichiometric UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bérerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population balance modeling of batch crystallization with Ostwald ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by freeze concentration: influence of velocity profile on crystal growth and impurities incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d’un procédé de stockage inter-saisonnier de stockage de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation sur paroi froide : modélisation de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by calcite and acid addition followed by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on desalination for the environment, clean water and energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from water by oxidation/microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation sur parois froides : étude paramétrique et dimensionnement du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Annuel de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gerardmer, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cristallisation de carbamazépine-nicotinamide : aspects cinétiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisudin Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au Génie des procédés : applications et développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc, Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization in solution and scale-up issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Wouters, Luc Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical salts and co-crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 9, Royal Society of Chemistry, pp.188-211, 2012, RSC Drug Discovery Series, 978-1-84973-158-4. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849733502-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME DE STOCKAGE THERMIQUE (SST) PAR MATÉRIAUX À CHANGEMENT DE PHASE (MCP) COMPRENANT UN DISPOSITIF DE BULLAGE ET D’ENSEMENCEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 4 019 877 B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis MANGIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconcentration of olive mill wastewater for application in leather tanning process: an alternative end to protect the environment and save raw materials consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness El Haimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.6532-6549. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36125-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised crystallization monitoring with NIR Spatially Resolved Spectroscopy combined with Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 618, pp.127329. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering Xylitol crystallization in a 42 kWhth shell and tubes latent heat thermal energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.119802. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the supercooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (9), pp.103922. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a global P-recovery system in urban wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227 (6), pp.130-140. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.04.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalination by cooling and freezing of seawater and groundwater: thermodynamic aspect of the liquid-solid equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mountadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of industrial wastewater treatment by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.292-298. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical 3D-imaging of glass inclusions from allende (CV3) olivine via SIMS: A new insight on chondrule formation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solid–Liquid Phase Diagram of the Binary System Propionic Acid/Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.806 - 812. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma afterglow-assisted oxidation of iron–copper bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuete Saa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot-Choux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium bromide crystallization in water applied to an inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.2-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation and adsorption during fluoride removal from water by calcite in the presence of acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2231-2240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1133, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Monitoring of Cocrystallization Processes - Complementary Use of Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (SI) (6), pp.1039-1044. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea water desalination by dynamic layer melt crystallization: Parametric study of the freezing and sweating steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 316 (1), pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between Membrane Processes and Crystallization Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5489-5495. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901824x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalinisation of sea water in a static layer crystalliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abderafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-3), pp.120-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in Processes of Crystallization in Solution: A Practical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Process Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.1241-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor: Part II The influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1885-1891. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of barium sulphate in a hollow fiber membrane contactor, Part I: Investigation of particulate fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (8), pp.1759-1767. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocrystal Formation in Solution: In Situ Solute Concentration Monitoring of the Two Components and Kinetic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.3376-3383. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801019d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of co-crystals: Kinetic and thermodynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (9), pp.2689-2695. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mass transfer in a liquid–liquid membrane contactor for laminar flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.1325-1333. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme et transition de phases solides en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, J2160, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 286, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation : aspects théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, J2710, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gibbsite agglomeration in a constant supersaturation crystallizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boistelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (23), pp.5565 - 5578. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol nucleation in the melt: supercooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Workshop on Crystal Growth of Organic Materials, CGOM15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallizations through Spatially Resolved Spectroscopy: Difficulties of predicting physical descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisations par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontre Heliospir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multivariate statistical approach for monitoring crystallizations by Spatially Resolved Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERSTOCK 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Renewable Energy Storage IRES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Saikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de cristallisation en ligne par Spectroscopie Résolue Spatialement (SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies des Poudres ; Poudres et Matériaux Frittés STPMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal migration of Cs and Mo in UO$_2$ and UO$_{2+x}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Panetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02097725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'eaux usées industrielles par congélation sur paroi froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation kinetics of polymorphic phases in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Materials Science, Engineering, Oil, Gas and Petrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un réacteur agité-décanteur pour la récupération des phosphates par cristallisation de struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Simulation Comsol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de précipitation de la struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of P-recovery system in Calahorra wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Water Association Leading Edge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jerez de la Frontera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation sur paroi froide avec convection naturelle : étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHORWater, Phosphorus recovery from Waste Water Treatment Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un procédé de stockage inter-saisonnier de l’énergie solaire ayant pour innovation la cristallisation dans la cuve de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new material for an interseasonal heat storage process of solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différents systèmes absorbant/absorbat pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by a hybrid membrane process based on precipitation and microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’eau potable par traitement des eaux chargées en minéraux en utilisant un procédé hybride basé sur l'oxydation couplée à la microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International « Sciences et Technologies à Membranes » STM 15 « Energies renouvelables traitement de l’eau Etat actuel et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d\textquoterightun procédé de stockage inter-saisonnier de stockage de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on droplets, energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes binaires sel/eau pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes binaires sel/eau pour le stockage intersaisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC STUDIES OF WATER ABSORPTION OF TERNARY SYSTEMS CONTAINING ZINC BROMIDE APPLIED IN SOLAR HEAT STORAGE PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du traitement des eaux usées industrielles par congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines aqueuses pour le stockage inter-saisonnier de l\textquoterightenergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Université Lyon 1 JSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic studies of water absorption of ternary systems containing zinc bromide applied in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of absorption couples used in solar heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intersaisonnier de la chaleur : enthalpies de dissolution et de cristallisation de sels d’ammonium et de potassium à 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Calorimétrie et de l’Analyse Thermique JCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d'absorption pour le stockage inter-saisonnier de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagničre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation d'tune solution saline sur paroi froide : modélisation de la diffusion et de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing desalination of seawater: influence of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ganaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11ème Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Agadir, Morocco. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration characteristics of lithium, zinc, potassium and sodium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Equilibres Entre Phases JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d\textquoterightabsorption pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and freeze-drying process optimisation of ibuprofene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eni Bogdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Daoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Crastes-Vessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 2 : Contrôle de la phase formée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide cocrystals: kinetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Crystal Growth of Organic Materials CGOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of carbamazepine-nicotinamide co-crystals : Impact of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Industrial Crystallisation ISIC17- CGOM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des co-cristaux carbamazepine-nicotinamide : Impact des paramètres de procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensified drying process of dairy solutions by coupling Cryo-concentration and Freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Siniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mechanics, Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using MSPC approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Chimiométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of crystallization by SRS using unsupervised multivariate approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Industrial Crystallization BIWIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de cristallisation par couplage de methodes spectroscopiques ATR-FTIR et SRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-sensitive polymethacrylate derivatives Eudragit E100 &amp; L100 nanoparticles preparation in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermique par matériau à changement de phase : rupture de surfusion et cristallisation des alcools de sucre par bullage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l’identification de la nature des cristaux de paracétamol en forme de bâtonnets obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de l'identification de la nature des cristaux de paracétamol en forme de bâtonnets cristallisés sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP5, 5ème Journées Sonochimie Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the oxygen partial pressure on the migration of molybdenum in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licence Professionnelle PEPS « Procédés d'Elaboration et de Production des Solides divisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ultrasonic cavitation on the form of paracetamol crystals for pure cooling or pure anti-solvant crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry (ESS16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats sur les formes/faciès des cristaux de paracétamol obtenus sous cavitation ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sonochimie, Ultrasons et Procédés (JSUP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Molybdenum and Caesium in uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal diffusion of Mo and Cs in UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la migration des produits de fission (Mo, Cs) dans le combustible UO$_2$ : effet de la température, de l'irradiation et de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Division de Chimie Physique (SCF/SCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02095584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide en milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration mechanism of Molybdenum in stoichiometric and hyper-stoichiometric UO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bérerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02094028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the freeze wastewater treatment on cold surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population balance modeling of batch crystallization with Ostwald ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by freeze concentration: influence of velocity profile on crystal growth and impurities incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d’un procédé de stockage inter-saisonnier de stockage de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bennici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation sur paroi froide : modélisation de la convection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouaiba Htira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride removal from water by calcite and acid addition followed by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on desalination for the environment, clean water and energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from water by oxidation/microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement de l'eau de mer par congélation sur parois froides : étude paramétrique et dimensionnement du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Annuel de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gerardmer, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cristallisation de carbamazépine-nicotinamide : aspects cinétiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRISTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ofridam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisudin Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au Génie des procédés : applications et développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc, Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-crystallization in solution and scale-up issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Wouters, Luc Quéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical salts and co-crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 9, Royal Society of Chemistry, pp.188-211, 2012, RSC Drug Discovery Series, 978-1-84973-158-4. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849733502-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME DE STOCKAGE THERMIQUE (SST) PAR MATÉRIAUX À CHANGEMENT DE PHASE (MCP) COMPRENANT UN DISPOSITIF DE BULLAGE ET D’ENSEMENCEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bentivoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Largiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 4 019 877 B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Haimer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36125-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piquard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119802" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mart&#237;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mountadar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Karmil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.04.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Florentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Nasr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799441" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bebon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901824x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7P8DVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRJSRX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.06.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS5BWXZ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kersaudy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Caillol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02097725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panetier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarrasin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925092v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Walha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920803v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925112v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846480v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#269;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600361v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925116v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925120v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925229v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846474v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001489v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Bogdani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Daoussi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701125v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701084v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Siniti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701118v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Labouret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052802v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019743v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095560v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannetier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pipon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moncoffre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095572v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094903v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095584v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052816v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925090v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104802v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113848v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107586v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Fan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920805v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097048v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922953v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Haimer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36125-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piquard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119802" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mart&#237;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.04.126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mountadar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Karmil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.04.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Florentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2016.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Nasr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799441" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bebon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kieffer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901824x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7P8DVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRJSRX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.06.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS5BWXZ4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kersaudy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Caillol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02097725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panetier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarrasin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925092v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Nasr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Walha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920803v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925112v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846474v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925229v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846480v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802710v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#269;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01600361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001489v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Bogdani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Daoussi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701084v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Siniti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701118v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Labouret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannetier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pipon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moncoffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019743v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052802v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052816v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095572v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02095584v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925090v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02094028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113761v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107586v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Fan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104802v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113848v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925225v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922953v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>