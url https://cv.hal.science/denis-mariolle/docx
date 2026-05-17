--- v1 (2026-03-25)
+++ v2 (2026-05-17)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">denis-mariolle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5s8aLsAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,3135 +152,3135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium thin films unveil the influence of electrode/electrolyte degradation processes on cycle life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Poche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Marcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (17), pp.12835-12849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.5c02005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approach to solid-state reaction between Ni and GaN by using pre-amorphization by implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 200, pp.109960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIF-8 thin films by a vapor-phase process: limits to growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of unintentional doping in localized epitaxial GaN layers on Si wafers by scanning spreading resistance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Roussey</w:t>
+                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Benayad</w:t>
+                <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Veillerot</w:t>
+                <w:t xml:space="preserve">Matthieu Lafossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mariolle</w:t>
+                <w:t xml:space="preserve">Simona Torrengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nr00404j⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 273, pp.111964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305100v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of unintentional doping in localized epitaxial GaN layers on Si wafers by scanning spreading resistance microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZIF-8 thin films by a vapor-phase process: limits to growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Haas</w:t>
+                <w:t xml:space="preserve">Virginie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lafossas</w:t>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Torrengo</w:t>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111964⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.7115 - 7125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nr00404j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241129v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GaN structures for power electronics by secondary ion mass spectrometry and atomic force microscope approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Spelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Secondary Ion Mass Spectrometry (SIMS), 41 (3), pp.034003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/6.0002573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of etching process on Al2O3/GaN interface for MOSc-HEMT devices combining ToF-SIMS, HAXPES and AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Spelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Templier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 208, pp.108743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-10 nm spatial resolution for electrical properties measurements using bimodal excitation in electric force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Kaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Jouiad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0038335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of a Ginkgo oligomerization domain creates a sub-10-nm honeycomb architecture on carbon and silicon surfaces with customizable pores: Implications for nanoelectronics, biosensing, and biocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thévenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.9518-9526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.1c01944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CF 4 /H 2 Plasma Cleaning of Graphene Regenerates Electronic Properties of the Pristine Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djawhar Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Marinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arias-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (3), pp.1356-1366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.8b02249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of photoresist films exposed to high-dose implantation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwine Pargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guiheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (1), pp.011201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.5004127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scanning probe microscopy study of nanostructured TiO 2 /poly(3-hexylthiophene) hybrid heterojunctions for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailu Kassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2087-2096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.9.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature and scalable CVD route to WS2 monolayers on SiO2/Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (6), pp.061502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.4996550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Altamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanan Rengaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anäelle Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Probe Atomic Force Microscope as a Relevant Tool for Studying Some Phenomena in MEMS Switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peschot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing and Imaging: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11220-015-0124-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Silica Nanoparticles and Native Silicon Oxide with Tailored Boron-Molecular Precursors for Efficient and Predictive p -Doping of Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (24), pp.13750-13757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism involved in direct hydrophobic Si(100)-2x1:H bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (5), pp.961-968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-015-2443-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and physical topography in energy-filtered photoelectron emission microscopy of two-dimensional silicon pn junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 186, pp.30 - 38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elspec.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01477558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled in Situ n-Doping of Silicon Nanowires during VLS Growth and Their Characterization by Scanning Spreading Resistance Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (2), pp.760 - 765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9094326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of lateral resolution in energy-filtered core level photoelectron emission microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.314002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core level photoelectron spectromicroscopy with Al Kalpha1 excitation at 500 nm spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 171, pp.68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2009.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local silicon doping as a promoter of patterned electrografting of diazonium for directed surface functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane del Frari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.3136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b800572a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying nano particles solution on an oscillating tip at an air liquid interface : what we can learn, what we can do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marsaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11671-007-9065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-filtered XPEEM with NanoESCA using synchrotron and laboratory X-ray sources: Principles and first demonstrated results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 601, pp.4727. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3269,400 +3290,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide bandgap material transfer as a flagship technology for future high power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 MRS Fall - 2023 MRS Fall Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04409019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of lithium-ion separator under aging: impact on performances and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass A Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coalition for Energy Storage and Innovation (ICESI) and Pacific Power Source Symposium (ICESI-PPSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, HAWAII, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence de la pointe sur les mesures KFM sur échantillon d'AlGaAs/GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montauban, France. session 11, papier P-30, 175-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3672,387 +3693,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD-grown SnO$_2$ as an electron selective layer for perovskite/silicon tandem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiliconPV 2022 - 12th International Conference on Crystalline Silicon Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Constance, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04207613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédures de mesure du « bruit » d'un AFM : un retour d'expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-Sur-Somme, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03689189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting probe atomic force microscope as a relevant tool for studying some phenomena in MEMS switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peschot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenBAN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. Proceedings of the International Workshop on Green Solutions for Body Area Networks, pp.63 - 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4062,279 +4083,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for making semi-conductor nanocrystals oriented along a predefined direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2012282759. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for making semi-conductor nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012282758. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4402,51 +4423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BD7ED91"/>
+    <w:nsid w:val="37E3AD72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-mariolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marcucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109960" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04305100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00404j" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Torrengo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Spelta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002573" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Templier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108743" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jouiad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Th&#233;venon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arias-Zapata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Croisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jenny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiheux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5004127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letertre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douh&#233;ret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Kassa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.197" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peschot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0124-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Moriceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2443-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Escher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mouchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9094326" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2009.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51KH4RM6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane del Frari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800572a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-60ZXKCK9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9065-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.05.061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR9JGX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04409019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chretien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fleury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Geni&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass A Benayad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04207613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gayot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecouvey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-mariolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5s8aLsAAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marcucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Singh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109960" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafossas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Torrengo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04305100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00404j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Spelta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04216926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Templier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108743" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jouiad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Th&#233;venon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01944" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arias-Zapata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Croisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jenny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5004127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letertre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douh&#233;ret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Kassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peschot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0124-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Moriceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2443-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Escher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mouchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9094326" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2009.03.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51KH4RM6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane del Frari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800572a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-60ZXKCK9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9065-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.05.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR9JGX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04409019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chretien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Geni&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass A Benayad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04207613v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gayot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecouvey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>