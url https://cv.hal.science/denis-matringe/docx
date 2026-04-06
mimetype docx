--- v0 (2026-03-11)
+++ v1 (2026-04-06)
@@ -680,151 +680,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03640034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auto-portrait indien d’un envoyé de Dieu, maître spirituel et chef de guerre: le Bacitra nāṭaka de Gurū Gobind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petite anthologie bilingue de Kabīr et Nānak avec rudiments grammaticaux et lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480481v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03206002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurū Gobind, Bacitra nāṭaka (Le drame merveilleux)</w:t>
               </w:r>
@@ -4179,51 +4179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224526v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191112v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480478v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Fenech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Mcleod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;mentin-Ojha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matringe Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchepadass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224526v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191112v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480478v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Fenech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Mcleod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;mentin-Ojha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matringe Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchepadass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>