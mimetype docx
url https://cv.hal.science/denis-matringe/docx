--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -680,651 +680,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03640034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie bilingue de Kabīr et Nānak avec rudiments grammaticaux et lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auto-portrait indien d’un envoyé de Dieu, maître spirituel et chef de guerre: le Bacitra nāṭaka de Gurū Gobind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurū Gobind, Bacitra nāṭaka (Le drame merveilleux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224526v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie bilingue de littérature irano-persane avec rudiments grammaticaux et glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191112v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie bilingue de de Kabīr et Nānak avec rudiments grammaticaux et glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480478v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie bilingue de littérature irano-persane avec rudiments grammaticaux et glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite anthologie bilingue de Kabīr et Nānak avec rudiments grammaticaux et lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie bilingue de Kabīr et Nānak avec rudiments grammaticaux et lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite anthologie bilingue de littérature irano-persane avec rudiments grammaticaux et glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite anthologie bilingue de Gurū Nānak avec rudiments grammaticaux et lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...251 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763481v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00763479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1461,234 +1461,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01953478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Self, the guru and the Absolute: the bhakti of the French 20th Century Indologist Lilian Silburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bhkti and the Self</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sources sikhes de l’histoire du sikhisme après la fondation du Khālsā (v. 1699 – 1849)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Historiographies (Afriques, Amériques, Asies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01953445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources sikhes de l’histoire du sikhisme jusqu’à la fondation du Khālsā (1604 – v. 1699)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Historiographies (Afriques, Amériques, Asies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01953447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01953450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et martyre dans l’histoire et la tradition des sikhs</w:t>
               </w:r>
@@ -2444,1135 +2444,1135 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rajasthan, ses dieux, ses héros, ses hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales, Paris, pp.121-154, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que raconter veut dire. Commentaires actuels de deux grands textes anciens consacrés à Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux millénaires de variations sur Kr̥ṣṇa : littératures, régions et religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, histoire et religion dans l’empire moghol : à propos de trois ouvrages récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172, pp.129-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.27229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sikhisme en sa diversité : à propos de trois ouvrages récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.26276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sant-Sipāhī as in Himself :The Spiritual and Military Autobiography of Gurū Gobind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jadavpur University Journal of History </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.3-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire des sikhs et du sikhisme revisitée : à propos de quatre ouvrages récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.25420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre charia et coutume : le qāżī en action dans une romance indienne du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154, pp.161-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre charia et coutume : le qāżī en action dans une romance indienne du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.161-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le long voyage de la fable orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La fable, 1003, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dialog with Persian Classics in a Folk-based Verse Narrative from Eighteenth Century Punjab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indian Folklife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis E. Fenech, Martyrdom in the Sikh Tradition. Playing the Game of Love ? ; W.H. McLeod, Aspects of Sikh Identity, Culture and Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis E Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W H Mcleod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 118, pp.111-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sikhs dans la société indienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 61, pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique sociale dans la nouvelle panjabi des années 1930 : le cas de Ṭhānedārī</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 3, pp.103-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Kamasutra, ou une anthropologie du citadin aisé de l’Inde ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01953452v1</w:t>
-              </w:r>
-[...989 lines deleted...]
-                <w:t xml:space="preserve">halshs-01956194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3584,353 +3584,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouchepadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Clémentin-Ojha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Pouchepadass; Catherine Clémentin-Ojha; Denis Matringe; Christophe Jaffrelot. Larousse, pp.480, 2009, 9782035837844</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Clémentin-Ojha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouchepadass Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matringe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larousse, pp.480, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matringe Denis</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Larousse, pp.480, 2009</w:t>
+                <w:t xml:space="preserve">hal-00699095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sikhs : histoire et tradition des « Lions du Panjab »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albin Michel, 377 p., 2007, Planète Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Jacques Pouchepadass; Catherine Clémentin-Ojha; Denis Matringe; Christophe Jaffrelot. Larousse, pp.480, 2009, 9782035837844</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(co-direction avec Gudrun Krämer, John Nawas et Everett Rowson), EI three 2007 - 3 (Encyclopaedia of Islam, 3e éd., 3e fasc.), Leyde, E. J. Brill, 193 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, pp.193, 2007, 9789004161641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698803v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00405494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4179,51 +4179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224526v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191112v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480478v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Fenech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Mcleod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;mentin-Ojha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matringe Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchepadass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224526v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191112v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480478v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.26276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Fenech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Mcleod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchepadass" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;mentin-Ojha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouchepadass Jacques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matringe Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>