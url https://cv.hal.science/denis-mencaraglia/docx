--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -636,942 +636,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rimada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635112v1</w:t>
+                <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Wideband Eddy Current Device for the Conductivity Measurement of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.4151-4152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2544403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01331971v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Wideband Eddy Current Device for the Conductivity Measurement of Semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Transport and Contact Resistance in Coplanar Devices Based on Colloidal Polyaniline Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appan Merari Masillamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Perinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Hajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Stejskal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Loete</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.1710-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2544403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01465306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01347185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transport and Contact Resistance in Coplanar Devices Based on Colloidal Polyaniline Dispersion</w:t>
+                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appan Merari Masillamani</w:t>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Perinka</w:t>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Hajna</w:t>
+                <w:t xml:space="preserve">Sophie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Stejskal</w:t>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tondelier</w:t>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.1710-1716. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.243101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.24074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01347185v1</w:t>
+                <w:t xml:space="preserve">cea-01331971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Julio Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
+              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316731v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bouchier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (7), pp.810-820. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.554-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099347v1</w:t>
+                <w:t xml:space="preserve">hal-01721160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.810-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01721160v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Charge Carrier Recombination in Sb2S3 and Its Implication for the Performance of Solar Cells</w:t>
               </w:r>
@@ -1691,90 +1691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation and antiphase domain free microscale GaAs crystals grown on SiO2 from (001) Si nano-areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2928,298 +2928,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(In-x,Ga1-x)(Se-y,S1-y)(2) based solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Serhan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp.2256. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2550-2553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432844v1</w:t>
+                <w:t xml:space="preserve">hal-00445957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
+                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(In-x,Ga1-x)(Se-y,S1-y)(2) based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2550-2553</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.10.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445957v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current–voltage and spectral response measurements</w:t>
               </w:r>
@@ -3455,77 +3455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se-2/(PVD)In2S3 and Cu(In,Ga)Se-2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3595,298 +3595,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Connolly</w:t>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763176v1</w:t>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
               </w:r>
@@ -4358,289 +4358,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
+                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ft Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oukachmih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 138 (1–2), pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276987v1</w:t>
+                <w:t xml:space="preserve">hal-01277029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Oukachmih</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 138 (1–2), pp.33-37. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 431–432, pp.135-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277029v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of buried interfaces Cu(In,Ga)Se2/CdS XPS and electrical investigations</w:t>
               </w:r>
@@ -4798,77 +4798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 403-404, pp.425-431. </w:t>
@@ -4957,64 +4957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 668, pp.H5--2</w:t>
@@ -5181,90 +5181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen, microstructure and defect density in hydrogenated amorphous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (10), pp.1979-1998. </w:t>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baixeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6342,64 +6342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,607 +6591,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
+                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Solar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721130v1</w:t>
+                <w:t xml:space="preserve">hal-01936835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless conductivity measurement for ITO nanolayers on AsGa substrats over a wide frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, New delhi, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icsens.2018.8589554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
+                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936835v1</w:t>
+                <w:t xml:space="preserve">hal-01721130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Eddy Current Determination of the Electrical Conductivity of Semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Contactless device for the fast conductivity characterization of a large range semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josué Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
+              <w:t xml:space="preserve">International Symposium on Semiconductor Manufacturing (ISSM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. 4p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/issm.2016.7934522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460536v1</w:t>
+                <w:t xml:space="preserve">hal-01637727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless device for the fast conductivity characterization of a large range semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Eddy Current Determination of the Electrical Conductivity of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Loëte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Josué Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Semiconductor Manufacturing (ISSM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. 4p., </w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/issm.2016.7934522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637727v1</w:t>
+                <w:t xml:space="preserve">hal-01460536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of recombination mechanisms in thin semiconductors films using complementary photocurrent techniques</w:t>
               </w:r>
@@ -7266,312 +7266,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la cellule multijonction III-V sur Si par intégration monolithique sur silicium (Projets ANR MENHIRS et MULTISOLSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNPV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931323v1</w:t>
+                <w:t xml:space="preserve">hal-01104176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la cellule multijonction III-V sur Si par intégration monolithique sur silicium (Projets ANR MENHIRS et MULTISOLSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.485-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104176v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
@@ -7594,510 +7594,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931339v1</w:t>
+                <w:t xml:space="preserve">hal-00931338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931316v1</w:t>
+                <w:t xml:space="preserve">hal-00931339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931328v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931338v1</w:t>
+                <w:t xml:space="preserve">hal-00931328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t>
               </w:r>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -8896,402 +8896,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cu off-stoechiometry on wide band gap CIGSe solar cells electronic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Influence of the Ga content increase on the defects properties in the absorber of CuInxGa1-xSe2 based solar cells investigated by Sub Gap Modulated Photo-Current Spectroscopy and Admittance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arzel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couzinié-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international Photovoltaic Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555243v1</w:t>
+                <w:t xml:space="preserve">hal-00555246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cu off-stoichiometry on wide band gap CIGSe solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Cu off-stoechiometry on wide band gap CIGSe solar cells electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The international Photovoltaic Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555249v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Ga content increase on the defects properties in the absorber of CuInxGa1-xSe2 based solar cells investigated by Sub Gap Modulated Photo-Current Spectroscopy and Admittance Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Couzinié-Devy</w:t>
+                <w:t xml:space="preserve">Influence of Cu off-stoichiometry on wide band gap CIGSe solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555246v1</w:t>
+                <w:t xml:space="preserve">hal-00555249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
               </w:r>
@@ -9441,51 +9441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9888,297 +9888,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+                <w:t xml:space="preserve">Caractérisation électrique de l'influence de la couche tampon de PEDOT dans les hétérojonctions organiques à base de fullerène pour applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351260v1</w:t>
+                <w:t xml:space="preserve">hal-00351233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354216v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
+                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
@@ -10192,836 +10192,836 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351254v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
+                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354228v1</w:t>
+                <w:t xml:space="preserve">hal-00351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354222v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chouffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351259v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couzinié-Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354225v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique de l'influence de la couche tampon de PEDOT dans les hétérojonctions organiques à base de fullerène pour applications photovoltaïques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351233v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322313v1</w:t>
+                <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
               </w:r>
@@ -11033,64 +11033,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11126,293 +11126,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322312v1</w:t>
+                <w:t xml:space="preserve">hal-00322313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Capacitance spectroscopy on polyaniline films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toledo-Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electrets (ISE 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321920v1</w:t>
+                <w:t xml:space="preserve">hal-00321902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11471,307 +11471,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance spectroscopy on polyaniline films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.N. Cunha</w:t>
+                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electrets (ISE 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil</w:t>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321902v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy of cadmium free and CdS based CIGS solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321708v1</w:t>
+                <w:t xml:space="preserve">hal-00321559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation spatiale des défauts sondés par spectroscopie d'admittance dans les cellules photovoltaïques CIGS</w:t>
               </w:r>
@@ -11876,727 +11876,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Admittance spectroscopy of cadmium free and CdS based CIGS solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t>
+              <w:t xml:space="preserve">E-MRS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321559v1</w:t>
+                <w:t xml:space="preserve">hal-00321708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Slaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Jaussaud</w:t>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.265-270</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134572v1</w:t>
+                <w:t xml:space="preserve">hal-00321070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRIC AND CHEMICAL CHARACTERIZATIONS OF THE HETEROINTERFACES IN THE Cu (In, Ga) Se2 SOLAR CELLS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Lincot</w:t>
+                <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276984v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+                <w:t xml:space="preserve">ELECTRIC AND CHEMICAL CHARACTERIZATIONS OF THE HETEROINTERFACES IN THE Cu (In, Ga) Se2 SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321080v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Canava</w:t>
+                <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassaignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+                <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321070v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
@@ -12664,51 +12664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12750,90 +12750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia pretreatment influence on the defect properties of Cu (In, Ga) Se/sub 2/solar cells from admittance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Djebbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Dubois</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Canava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRICAL AND CHEMICAL INVESTIGATIONS OF Cu(In,Ga)Se2 / CdS INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13278,77 +13278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13541,77 +13541,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13890,64 +13890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Eddy Current Device for the Contactless Characterization of a Large Variety of Semiconductor Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14134,51 +14134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer bonding and film transfer for advanced PV cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14274,64 +14274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer photoreceptor device, layers of which have different lattice parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14388,64 +14388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10429435. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14476,64 +14476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE SANS CONTACT DE LA CONDUCTIVITÉ DE SEMI-CONDUCTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3283891. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14564,64 +14564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: US20180100887. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14639,64 +14639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sans contact de la conductivité de semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15052,51 +15052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01347185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appan Merari Masillamani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Perinka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hajna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stejskal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NPZ9Q5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8TGQ0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouffot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDR4J26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toledo Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fugikawa-Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mendon&#231;a Faria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.247834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baixeras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981433" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4F5897B2AE64F1A946FC38ADDB9BD9BB7D0D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351233v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toledo-Reis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Santos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bianchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cunha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balaguier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01347185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appan Merari Masillamani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Perinka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hajna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stejskal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NPZ9Q5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8TGQ0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouffot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDR4J26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toledo Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fugikawa-Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mendon&#231;a Faria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.247834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baixeras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981433" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4F5897B2AE64F1A946FC38ADDB9BD9BB7D0D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321902v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toledo-Reis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bianchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cunha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balaguier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>