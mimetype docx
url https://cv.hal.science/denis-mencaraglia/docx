--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -636,942 +636,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
+                <w:t xml:space="preserve">Novel Wideband Eddy Current Device for the Conductivity Measurement of Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.4151-4152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2544403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316731v1</w:t>
+                <w:t xml:space="preserve">hal-01465306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Wideband Eddy Current Device for the Conductivity Measurement of Semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Transport and Contact Resistance in Coplanar Devices Based on Colloidal Polyaniline Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appan Merari Masillamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Loete</w:t>
+                <w:t xml:space="preserve">Nikola Perinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milena Hajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Stejskal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2544403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.1710-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465306v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01347185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transport and Contact Resistance in Coplanar Devices Based on Colloidal Polyaniline Dispersion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Stejskal</w:t>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tondelier</w:t>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.24074⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.243101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01347185v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01331971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delprat</w:t>
+                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+                <w:t xml:space="preserve">Julio Rimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01331971v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rimada</w:t>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (3), pp.6. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635112v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Hallais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 401, pp.554-558. </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.810-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721160v1</w:t>
+                <w:t xml:space="preserve">hal-01099347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.554-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01099347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Charge Carrier Recombination in Sb2S3 and Its Implication for the Performance of Solar Cells</w:t>
               </w:r>
@@ -1691,90 +1691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation and antiphase domain free microscale GaAs crystals grown on SiO2 from (001) Si nano-areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2549,298 +2549,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of CIGSe solar cells metastability with Zn(S,O,OH)–ZnMgO interface buffer layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3-4), pp.1000-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555229v1</w:t>
+                <w:t xml:space="preserve">hal-00555233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peiqing Yu</w:t>
+                <w:t xml:space="preserve">Electrical characterization of CIGSe solar cells metastability with Zn(S,O,OH)–ZnMgO interface buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (11), pp.1884-1888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200982815⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00555233v1</w:t>
+                <w:t xml:space="preserve">hal-00555229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgap modulated photocurrent spectroscopy and its application to the study of the solar cell absorber defect distributions</w:t>
               </w:r>
@@ -2928,298 +2928,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(In-x,Ga1-x)(Se-y,S1-y)(2) based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
+                <w:t xml:space="preserve">J. Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2550-2553</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.10.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445957v1</w:t>
+                <w:t xml:space="preserve">hal-00432844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(In-x,Ga1-x)(Se-y,S1-y)(2) based solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp.2256. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2550-2553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.10.143⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00432844v1</w:t>
+                <w:t xml:space="preserve">hal-00445957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current–voltage and spectral response measurements</w:t>
               </w:r>
@@ -3324,569 +3324,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(Inx,Ga1−x)(Sey,S1−y)2 based solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se-2/(PVD)In2S3 and Cu(In,Ga)Se-2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chouffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2256-2259</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp.2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445966v1</w:t>
+                <w:t xml:space="preserve">hal-00432079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se-2/(PVD)In2S3 and Cu(In,Ga)Se-2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Chouffot</w:t>
+                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(Inx,Ga1−x)(Sey,S1−y)2 based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp.2423. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2256-2259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00432079v1</w:t>
+                <w:t xml:space="preserve">hal-00445966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+                <w:t xml:space="preserve">hal-00763176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00763176v1</w:t>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
               </w:r>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 511-512, pp.320-324</w:t>
@@ -4358,289 +4358,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ft Reis</w:t>
+                <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mencaraglia</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 431–432, pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277029v1</w:t>
+                <w:t xml:space="preserve">hal-01276987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ft Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mencaraglia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Djebbour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Oukachmih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 431–432, pp.135-142. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 138 (1–2), pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276987v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of buried interfaces Cu(In,Ga)Se2/CdS XPS and electrical investigations</w:t>
               </w:r>
@@ -4798,77 +4798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 403-404, pp.425-431. </w:t>
@@ -4957,64 +4957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 668, pp.H5--2</w:t>
@@ -5181,90 +5181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen, microstructure and defect density in hydrogenated amorphous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (10), pp.1979-1998. </w:t>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baixeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6342,64 +6342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,429 +6591,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
+                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiscale Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Wroclaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936835v1</w:t>
+                <w:t xml:space="preserve">hal-01721130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless conductivity measurement for ITO nanolayers on AsGa substrats over a wide frequency range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Loete</w:t>
+                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icsens.2018.8589554⟩</w:t>
+              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943876v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Contactless conductivity measurement for ITO nanolayers on AsGa substrats over a wide frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Solar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SENSORS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, New delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icsens.2018.8589554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721130v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless device for the fast conductivity characterization of a large range semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7060,64 +7060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Eddy Current Determination of the Electrical Conductivity of Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7266,312 +7266,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la cellule multijonction III-V sur Si par intégration monolithique sur silicium (Projets ANR MENHIRS et MULTISOLSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.485-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104176v1</w:t>
+                <w:t xml:space="preserve">hal-00931323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la cellule multijonction III-V sur Si par intégration monolithique sur silicium (Projets ANR MENHIRS et MULTISOLSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNPV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931323v1</w:t>
+                <w:t xml:space="preserve">hal-01104176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
@@ -7600,103 +7600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherkasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
@@ -7725,90 +7725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7833,90 +7833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8010,51 +8010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -9441,51 +9441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9696,51 +9696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
@@ -9821,51 +9821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
@@ -10045,51 +10045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10259,168 +10259,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351254v1</w:t>
+                <w:t xml:space="preserve">hal-00351260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10442,215 +10442,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351260v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
               </w:r>
@@ -10787,51 +10787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,152 +10876,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322312v1</w:t>
+                <w:t xml:space="preserve">hal-00322313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
               </w:r>
@@ -11033,64 +11033,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11126,293 +11126,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322313v1</w:t>
+                <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance spectroscopy on polyaniline films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.N. Cunha</w:t>
+                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electrets (ISE 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil</w:t>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321902v1</w:t>
+                <w:t xml:space="preserve">hal-00321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11471,307 +11471,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Capacitance spectroscopy on polyaniline films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toledo-Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electrets (ISE 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321920v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Admittance spectroscopy of cadmium free and CdS based CIGS solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t>
+              <w:t xml:space="preserve">E-MRS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321559v1</w:t>
+                <w:t xml:space="preserve">hal-00321708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation spatiale des défauts sondés par spectroscopie d'admittance dans les cellules photovoltaïques CIGS</w:t>
               </w:r>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ADEME-CEA-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
@@ -11876,727 +11876,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy of cadmium free and CdS based CIGS solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321708v1</w:t>
+                <w:t xml:space="preserve">hal-00321559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Canava</w:t>
+                <w:t xml:space="preserve">ELECTRIC AND CHEMICAL CHARACTERIZATIONS OF THE HETEROINTERFACES IN THE Cu (In, Ga) Se2 SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassaignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+                <w:t xml:space="preserve">Jf Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321070v1</w:t>
+                <w:t xml:space="preserve">hal-01276984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benosman</w:t>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bodereau</w:t>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+                <w:t xml:space="preserve">M. Firon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321080v1</w:t>
+                <w:t xml:space="preserve">hal-00134572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRIC AND CHEMICAL CHARACTERIZATIONS OF THE HETEROINTERFACES IN THE Cu (In, Ga) Se2 SOLAR CELLS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Lincot</w:t>
+                <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276984v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Firon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00134572v1</w:t>
+                <w:t xml:space="preserve">hal-00321070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
@@ -12664,51 +12664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12750,90 +12750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia pretreatment influence on the defect properties of Cu (In, Ga) Se/sub 2/solar cells from admittance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Canava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRICAL AND CHEMICAL INVESTIGATIONS OF Cu(In,Ga)Se2 / CdS INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13278,77 +13278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13541,77 +13541,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13890,64 +13890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Eddy Current Device for the Contactless Characterization of a Large Variety of Semiconductor Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14134,51 +14134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer bonding and film transfer for advanced PV cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14274,64 +14274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer photoreceptor device, layers of which have different lattice parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14388,64 +14388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10429435. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14476,64 +14476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE SANS CONTACT DE LA CONDUCTIVITÉ DE SEMI-CONDUCTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3283891. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14564,64 +14564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: US20180100887. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14639,64 +14639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sans contact de la conductivité de semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15052,51 +15052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01347185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appan Merari Masillamani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Perinka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hajna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stejskal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NPZ9Q5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8TGQ0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouffot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDR4J26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toledo Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fugikawa-Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mendon&#231;a Faria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.247834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baixeras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981433" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4F5897B2AE64F1A946FC38ADDB9BD9BB7D0D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321902v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toledo-Reis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bianchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cunha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balaguier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01347185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appan Merari Masillamani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Perinka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hajna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stejskal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NPZ9Q5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8TGQ0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dubois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouffot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDR4J26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toledo Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fugikawa-Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mendon&#231;a Faria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.247834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baixeras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981433" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4F5897B2AE64F1A946FC38ADDB9BD9BB7D0D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toledo-Reis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Santos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bianchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cunha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balaguier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>