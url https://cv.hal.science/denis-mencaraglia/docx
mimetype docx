--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -636,679 +636,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Wideband Eddy Current Device for the Conductivity Measurement of Semiconductors</w:t>
+                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Loete</w:t>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2544403⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465306v1</w:t>
+                <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transport and Contact Resistance in Coplanar Devices Based on Colloidal Polyaniline Dispersion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Wideband Eddy Current Device for the Conductivity Measurement of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Perinka</w:t>
+                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Hajna</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.24074⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.4151-4152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2544403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01347185v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Transport and Contact Resistance in Coplanar Devices Based on Colloidal Polyaniline Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appan Merari Masillamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Perinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Hajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+                <w:t xml:space="preserve">Jaroslav Stejskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.1710-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01331971v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01347185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
+                <w:t xml:space="preserve">Sophie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rimada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.243101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635112v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01331971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Julio Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
+              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316731v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1411,64 +1411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,90 +1691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation and antiphase domain free microscale GaAs crystals grown on SiO2 from (001) Si nano-areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2549,298 +2549,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peiqing Yu</w:t>
+                <w:t xml:space="preserve">Electrical characterization of CIGSe solar cells metastability with Zn(S,O,OH)–ZnMgO interface buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (11), pp.1884-1888</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555233v1</w:t>
+                <w:t xml:space="preserve">hal-00555229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of CIGSe solar cells metastability with Zn(S,O,OH)–ZnMgO interface buffer layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT:PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3-4), pp.1000-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555229v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgap modulated photocurrent spectroscopy and its application to the study of the solar cell absorber defect distributions</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 517 (7), pp.2256. </w:t>
@@ -3324,569 +3324,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se-2/(PVD)In2S3 and Cu(In,Ga)Se-2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Chouffot</w:t>
+                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(Inx,Ga1−x)(Sey,S1−y)2 based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp.2423. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2256-2259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432079v1</w:t>
+                <w:t xml:space="preserve">hal-00445966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(Inx,Ga1−x)(Sey,S1−y)2 based solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se-2/(PVD)In2S3 and Cu(In,Ga)Se-2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chouffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 517 (7), pp. 2256-2259</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp.2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445966v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Connolly</w:t>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763176v1</w:t>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
               </w:r>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 511-512, pp.320-324</w:t>
@@ -4358,289 +4358,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
+                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ft Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oukachmih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 138 (1–2), pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276987v1</w:t>
+                <w:t xml:space="preserve">hal-01277029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ITO/CuPc/AI and ITO/ZnPc/Al structures using optical and capacitance spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Admittance spectroscopy for non-crystalline thin film devices characterization: comparison of Cu (In, Ga) Se 2 and a-Si: H cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Oukachmih</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 138 (1–2), pp.33-37. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 431–432, pp.135-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0379-6779(02)01284-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00198-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277029v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of buried interfaces Cu(In,Ga)Se2/CdS XPS and electrical investigations</w:t>
               </w:r>
@@ -4798,77 +4798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 403-404, pp.425-431. </w:t>
@@ -4957,64 +4957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 668, pp.H5--2</w:t>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (10), pp.1979-1998. </w:t>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baixeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,277 +5482,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kleider J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">PVSEC-36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315091v1</w:t>
+                <w:t xml:space="preserve">hal-05387765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ouaras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James P. Connolly</w:t>
+                <w:t xml:space="preserve">Kleider J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSEC-36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387765v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la localisation bas coût d’hétéroépitaxie de GaAs sur Si</w:t>
               </w:r>
@@ -6342,64 +6342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,607 +6591,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
+                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Solar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721130v1</w:t>
+                <w:t xml:space="preserve">hal-01936835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Contactless conductivity measurement for ITO nanolayers on AsGa substrats over a wide frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SENSORS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, New delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icsens.2018.8589554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936835v1</w:t>
+                <w:t xml:space="preserve">hal-01943876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless conductivity measurement for ITO nanolayers on AsGa substrats over a wide frequency range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icsens.2018.8589554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943876v1</w:t>
+                <w:t xml:space="preserve">hal-01721130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless device for the fast conductivity characterization of a large range semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Eddy Current Determination of the Electrical Conductivity of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Loëte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Josué Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Semiconductor Manufacturing (ISSM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. 4p., </w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/issm.2016.7934522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637727v1</w:t>
+                <w:t xml:space="preserve">hal-01460536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Eddy Current Determination of the Electrical Conductivity of Semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Contactless device for the fast conductivity characterization of a large range semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josué Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
+              <w:t xml:space="preserve">International Symposium on Semiconductor Manufacturing (ISSM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. 4p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/issm.2016.7934522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460536v1</w:t>
+                <w:t xml:space="preserve">hal-01637727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of recombination mechanisms in thin semiconductors films using complementary photocurrent techniques</w:t>
               </w:r>
@@ -7266,299 +7266,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la cellule multijonction III-V sur Si par intégration monolithique sur silicium (Projets ANR MENHIRS et MULTISOLSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNPV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931323v1</w:t>
+                <w:t xml:space="preserve">hal-01104176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la cellule multijonction III-V sur Si par intégration monolithique sur silicium (Projets ANR MENHIRS et MULTISOLSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.485-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104176v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7600,103 +7600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherkasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
@@ -7725,77 +7725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7833,90 +7833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8010,51 +8010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -9441,51 +9441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9696,51 +9696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
@@ -9821,51 +9821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
@@ -9888,208 +9888,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique de l'influence de la couche tampon de PEDOT dans les hétérojonctions organiques à base de fullerène pour applications photovoltaïques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Bailly</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351233v1</w:t>
+                <w:t xml:space="preserve">hal-00351259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10104,553 +10104,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Caractérisation électrique de l'influence de la couche tampon de PEDOT dans les hétérojonctions organiques à base de fullerène pour applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chouffot</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351259v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351260v1</w:t>
+                <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354216v1</w:t>
+                <w:t xml:space="preserve">hal-00351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351254v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
               </w:r>
@@ -10761,77 +10761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,777 +10876,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poland</w:t>
+              <w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Italy. pp.2357-2359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322313v1</w:t>
+                <w:t xml:space="preserve">hal-00322111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Italy. pp.2357-2359</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322111v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322312v1</w:t>
+                <w:t xml:space="preserve">hal-00322313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
+                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321920v1</w:t>
+                <w:t xml:space="preserve">hal-00321889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Capacitance spectroscopy on polyaniline films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toledo-Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electrets (ISE 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321889v1</w:t>
+                <w:t xml:space="preserve">hal-00321902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance spectroscopy on polyaniline films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.N. Cunha</w:t>
+                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electrets (ISE 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil</w:t>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321902v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance spectroscopy of cadmium free and CdS based CIGS solar cells</w:t>
               </w:r>
@@ -11671,64 +11671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ADEME-CEA-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
@@ -11882,51 +11882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12001,602 +12001,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRIC AND CHEMICAL CHARACTERIZATIONS OF THE HETEROINTERFACES IN THE Cu (In, Ga) Se2 SOLAR CELLS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Vigneron</w:t>
+                <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Guillemoles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Lincot</w:t>
+                <w:t xml:space="preserve">M. Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276984v1</w:t>
+                <w:t xml:space="preserve">hal-00321080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemiti</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00134572v1</w:t>
+                <w:t xml:space="preserve">hal-00321070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+                <w:t xml:space="preserve">ELECTRIC AND CHEMICAL CHARACTERIZATIONS OF THE HETEROINTERFACES IN THE Cu (In, Ga) Se2 SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321080v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Canava</w:t>
+                <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassaignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+                <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321070v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
@@ -12664,51 +12664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12750,90 +12750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia pretreatment influence on the defect properties of Cu (In, Ga) Se/sub 2/solar cells from admittance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Djebbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Dubois</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Canava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRICAL AND CHEMICAL INVESTIGATIONS OF Cu(In,Ga)Se2 / CdS INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13278,77 +13278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13541,77 +13541,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13890,64 +13890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Eddy Current Device for the Contactless Characterization of a Large Variety of Semiconductor Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14134,51 +14134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer bonding and film transfer for advanced PV cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14287,51 +14287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14388,64 +14388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10429435. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14476,64 +14476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE SANS CONTACT DE LA CONDUCTIVITÉ DE SEMI-CONDUCTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3283891. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14564,64 +14564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: US20180100887. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14639,64 +14639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sans contact de la conductivité de semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15052,51 +15052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01347185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appan Merari Masillamani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Perinka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hajna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stejskal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NPZ9Q5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8TGQ0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dubois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouffot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDR4J26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toledo Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fugikawa-Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mendon&#231;a Faria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.247834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baixeras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981433" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4F5897B2AE64F1A946FC38ADDB9BD9BB7D0D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toledo-Reis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Santos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bianchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cunha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balaguier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01347185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appan Merari Masillamani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Perinka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Hajna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stejskal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NPZ9Q5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8TGQ0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouffot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDR4J26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toledo Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fugikawa-Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mendon&#231;a Faria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.247834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Reis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukachmih" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ft Reis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oukachmih" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)01284-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GDWMCNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00198-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHC58HPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baixeras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981433" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4F5897B2AE64F1A946FC38ADDB9BD9BB7D0D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351233v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321902v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toledo-Reis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Santos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bianchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Cunha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657957v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03123517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balaguier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321104v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>